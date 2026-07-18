--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -8,83 +8,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://emseguridadec-my.sharepoint.com/personal/agueda_calero_emseguridad-q_gob_ec/Documents/1. DIRECCION_PLANIFICACION_ 2026/16.RENDICION-CUENTAS- 2025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{0B61E2F4-D929-45D0-9B3D-E176B39523A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{449F3B46-76FA-49EB-B194-AB281ECB49DB}"/>
+  <xr:revisionPtr revIDLastSave="91" documentId="8_{0A64B5C3-DF95-479F-A535-224FD5C4AA1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B62969E3-6ECD-478A-B3ED-5C1538A33887}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="INFORMACIÓN 2025" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G78" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="728" uniqueCount="435">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="756" uniqueCount="456">
   <si>
     <t>FORMULARIO DE RENDICIÓN DE CUENTAS</t>
   </si>
   <si>
     <t>EMPRESAS PÚBLICAS GADS, CONSORCIOS, MANCOMUNIDADES</t>
   </si>
   <si>
     <t>DATOS GENERALES</t>
   </si>
   <si>
     <t>RUC:</t>
   </si>
   <si>
     <t>INSTITUCIÓN:</t>
   </si>
   <si>
     <t xml:space="preserve"> FUNCIÓN A LA QUE PERTENECE</t>
   </si>
   <si>
     <t xml:space="preserve"> SECTOR:</t>
   </si>
   <si>
     <t>NIVEL QUE RINDE CUENTAS:</t>
   </si>
   <si>
@@ -893,58 +893,50 @@
 EN EL 2025</t>
   </si>
   <si>
     <t>Porcentaje de procesos
 para equipamiento y
 apoyo logístico del
 sistema de seguridad y
 convivencia ciudadana
 ejecutados</t>
   </si>
   <si>
     <t>ASEGURAR LA OPERATIVIDAD
 DEL 95%  DE LA FLOTA
 VEHICULAR UTILIZADA PARA
 BRINDAR LOS SERVICIOS DE
 SEGURIDAD, CONVIVENCIA Y
 GESTIÓN DE RIESGOS, EN EL
 2025</t>
   </si>
   <si>
     <t>Porcentaje de
 operatividad de la flota
 vehicular utilizada para brindar los servicios de seguridad, convivencia y gestión de riesgos</t>
   </si>
   <si>
-    <t>ATENDER EL 100% DE LAS
-[...6 lines deleted...]
-  <si>
     <t>orcentaje de
 emergencias reportadas
 por las Administraciones
 Zonales (eventos naturales y antrópicos), atendidas con la entrega de ayuda humanitaria</t>
   </si>
   <si>
     <t>MANTENER OPERATIVO EL
 COE METROPOLITANO AL
 90%, PARA EL  2025</t>
   </si>
   <si>
     <t>Porcentaje de
 operatividad del COE
 Metropolitano</t>
   </si>
   <si>
     <t>antener operativo el COE Metropolitano fortalece de manera directa la
 capacidad institucional de preparación y respuesta frente a eventos adversos,
 al garantizar que los equipos, sistemas y plataformas estratégicas se
 encuentren en condiciones óptimas para su activación y despliegue inmediato.
 Esta operatividad asegura una gestión técnica oportuna y contribuye al Obj etivo 2 del Plan de Desarrollo al consolidar una gestión interinstitucional articulada y coordinada ante emergencias, orientada a  la reducción de riesgos en el Distrito Metropolitano de Quito</t>
   </si>
   <si>
     <t>REALIZAR 9 OBRAS DE
 INFRAESTRUCTURA FÍSICA
@@ -979,130 +971,110 @@
   </si>
   <si>
     <t xml:space="preserve">La meta se orienta a ejecutar estudios y/o diseños para la prevención y mitigación de riesgos en el Distrito Metropolitano de Quito durante el año 2025, se gestionó la contratación, supervisión y cierre de procesos de consultoría especializados
 </t>
   </si>
   <si>
     <t>Los estudios y diseños elaborados permiten contar con información técnica
 especializada para prevenir deslizamientos, problemas de erosión y
 afectaciones por aguas lluvias en sectores vulnerables del Distrito
 Metropolitano de Quito.
 Si bien los estudios no constituyen obras físicas, representan el paso fundamental para ej ecutar intervenciones seguras, planificadas y sustentadas técnicamente. De esta manera, se contribuye al Objetivo 2 del Plan Metropolitano, orientado a disminuir riesgos.</t>
   </si>
   <si>
     <t>MANTENER EL 90% DE
 DISPONIBILIDAD DE LA
 PLATAFORMA DE ALERTA
 TEMPRANA Y ALERTA DE
 INUNDACIONES EN EL 202</t>
   </si>
   <si>
     <t>Porcentaje de
 disponibilidad de la
 plataforma de alerta
 temprana y alerta de
 inundaciones</t>
-  </si>
-[...3 lines deleted...]
-EPM SEGURIDADADJUDICAR EL 100% DE </t>
   </si>
   <si>
     <t>Porcentaje de
 adjudicación del PAC de
 gasto corriente - EPM
 SEGURIDAD</t>
   </si>
   <si>
     <t>El cumplimiento de esta meta asegura el funcionamiento administrativo y operativo de la empresa pública, permitiendo que cuente con los insumos, servicios y recursos necesarios para el desarrollo de sus competencias. Esto fortalece la gestión institucional y contribuye al cumplimiento del Objetivo 2 del Plan Metropolitano, al garantizar las condiciones básicas para sostener las acciones de prevención, monitoreo y respuesta ante riesgos y emergencias en el Distrito Metropolitano de Quito</t>
   </si>
   <si>
     <t>La implementación y mantenimiento de estos sistemas tecnológicos permiten
 contar con monitoreo y alertas en tiempo real ante emergencias, facilitando la
 toma de decisiones oportunas y la activación de acciones preventivas. Esto
 mejora la seguridad de la ciudadanía, reduce riesgos en zonas críticas y
 fortalece la capacidad de respuesta institucional. De esta manera, se aporta
 directamente al Objetivo 2 del Plan Metropolitano, orientado a disminuir la
 vulnerabilidad e impulsar la resiliencia del Distrito Metropolitano de Quito frente
 a eventos naturales y situaciones de seguridad pública</t>
   </si>
   <si>
     <t>Estas obras no solo mejoran el entorno urbano, sino que también aportan a la  ciudadanía. Al reducir los riesgos de deslizamientos e inundaciones y fortalecer la infraestructura en zonas vulnerables, se protege la vida, las viviendas y los espacios públicos.
 De esta manera, se contribuye directamente al Objetivo 2 del Plan Metropolitano, orientado a disminuir la vulnerabilidad e impulsar la resiliencia frente a eventos y desastres naturales, promoviendo un Distrito Metropolitano de Quito más seguro y preparado</t>
   </si>
   <si>
     <t>ATENDER EL 80% DE
 SOLICITUDES DE APOYO
 INTERINSTITUCIONAL A
 TRAVÉS DE LA DIRECCIÓN
 DEL COE  PARA GESTIÓN
 RIESGOS EN EL DMQ
 DURANTE EL 2025</t>
   </si>
   <si>
     <t>Porcentaje de atención
 de solicitudes de apoyo
 interinstitucional a través
 de la Dirección del COE
 para gestión riesgos en
 el DMQ durante el 
 2025</t>
   </si>
   <si>
     <t>El cumplimiento de esta meta fortalece la capacidad institucional para coordinar y atender de manera efectiva los eventos adversos que se presentan en el DMQ. La atención prioritaria de deslizamientos y otras emergencias contribuye directamente a la reducción de riesgos en zonas vulnerables, protegiendo a la ciudadanía y preservando la infraestructura pública y privada. Asimismo, la articulación interinstitucional permite optimizar recursos, reducir tiempos de respuesta y asegurar intervenciones técnicas oportunas. De esta manera, el resultado alcanzado aporta al Objetivo 2 del Plan de Desarrollo, al consolidar una gestión integral de riesgos que promueve un territorio más
 seguro, preparado y resiliente frente a fenómenos naturales y situaciones de emergencia</t>
   </si>
   <si>
-    <t>VALUACIONES DE
-[...3 lines deleted...]
-  <si>
     <t>Porcentaje de
 evaluaciones de
 desempeño - EPM
 SEGURIDAD</t>
   </si>
   <si>
     <t>Durante el ej ercicio fiscal 2025 se ejecutó la planificación anual de
 evaluaciones de desempeño del personal de la empresa. El proceso se desarrolló conforme a la normativa interna vigente, garantizando la aplicación de los instrumentos establecidos, el registro de resultados y la retroalimentación correspondiente</t>
   </si>
   <si>
     <t>l cumplimiento de esta meta fortalece la gestión institucional al promover la
 mejora continua del talento humano, optimizar el desempeño laboral y
 garantizar el cumplimiento de los objetivos estratégicos de la empresa. De manera específica, aporta al Obj etivo 2 del Plan de Desarrollo, al consolidar capacidades institucionales que permiten brindar servicios más eficientes y oportunos a la ciudadanía, fortalecer la gestión pública</t>
-  </si>
-[...8 lines deleted...]
-EN EL 2025</t>
   </si>
   <si>
     <t>Porcentaje de
 implementación del
 Sistema Tecnológico
 Integrado Metropolitano
 en apoyo a la Seguridad
 y Convivencia
 Ciudadana</t>
   </si>
   <si>
     <t>Durante 2025 se gestionó la continuidad del Sistema de Integración y Monitoreo Automatizado de Dispositivos Electrónicos de Seguridad (SITIMAS), mediante la estructuración y viabilización de la Fase II. Se elaboró el informe de necesidad, se realizaron mesas técnicas, se obtuvieron autorizaciones del ECU 911 y la factibilidad técnica de la SGDTIC. La plataforma, en su fase operativa, permitió gestionar más de 88.000 incidentes, evidenciando su impacto en el monitoreo y atención de eventos de seguridad y emergencias en el DMQ</t>
   </si>
   <si>
     <t>Si bien no se alcanzó ejecuciónde la meta en el 2025, la gestión realizada
 dejó estructurado y viable el proceso para su contratación, asegurando 
 continuidad operativa durante el próximo año.  Esto se alinea al Objetivo 2 del
 Plan de Desarrollo, al fortalecer la base técnica, para consolidar un sistema
 tecnológico que contribuya a la seguridad del DMQ</t>
   </si>
   <si>
     <t>DNA5-GAD- 017- 2025</t>
   </si>
   <si>
     <t xml:space="preserve"> DNA5-GAD-0070-2025</t>
@@ -1162,79 +1134,70 @@
     <t>La meta se orientó a garantizar la operatividad institucional mediante la ejecución del gasto corriente programado para el año 2025. En este marco, se dio por cumplida la meta al haberse contratado el 100% de los procesos priorizados en el Plan Anual de Contratación (PAC), entre ellos: adquisición de suministros de oficina, aseo e impresión; contratación del servicio de auditoría financiera de los estados financieros 2024; y adquisición y dotación de ropa de trabajo para el personal operativo.</t>
   </si>
   <si>
     <t>La Meta se orientó a atender solicitudes de apoyo interinstitucional para la gestión de riesgos en 2025. En coordinación con entidades municipales, se priorizaron emergencias de mayor impacto, principalmente deslizamientos por lluvias. Con maquinaria institucional se ej ecutaron 230 intervenciones entre emergencias y mitigación en el DMQ. Las acciones incluyeron limpieza de ríos, rehabilitación de
 cunetas y atención de colapsos. El indicador se evaluó de forma acumulativa, evidenciando el cumplimiento progresivo de la meta</t>
   </si>
   <si>
     <t>1. PREVENCIÓN SITUACIONAL Y CONVIVENCIA PACÍFICA</t>
   </si>
   <si>
     <t>2. APOYO LOGÍSTICO A LAS ENTIDADES DEL SISTEMA INTEGRADO DE SEGURIDAD</t>
   </si>
   <si>
     <t>3. ATENCIÓN DE EMERGENCIAS EN EL DMQ</t>
   </si>
   <si>
     <t>4. REDUCCIÓN DE RIESGOS DE DESASTRES EN EL DMQ</t>
   </si>
   <si>
     <t>5. GESTIÓN ADMINISTRATIVA</t>
   </si>
   <si>
     <t>6. GESTIÓN DEL TALENTO  HUMANO</t>
   </si>
   <si>
-    <t>www.emseguridad-q.gob.ec/mtdocuments/CEDULA_GASTO_LIQUIDACION_2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>CUMPLIMIENTO DE OBLIGACIONES PATRONALES (emitido por IESS el 13 de abril del 2026)</t>
   </si>
   <si>
     <t>CUMPLIMIENTO DE OBLIGACIONES TRIBUTARIAS (emitido el SRI el 13 de abril del 2026)</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/certificado_empresa_ruc_iess.pdf</t>
   </si>
   <si>
     <t>El Instituto Ecuatoriano de Seguridad Social (IESS) certifica que, revisados los
 archivos del Sistema de Historia Laboral, el señor(a) SORIA BALSECA
 CARLOS FERNANDO, representante legal de la empresa EMPRESA PUBLICA
 METROPOLITANA DE LOGISTICA PARA LA SEGURIDAD Y LA
 CONVIVENCIA CIUDADANA EP con RUC Nro. 1768156390001 y dirección
 CENTRO HISTORICO. ESPEJO. OE2-40. FLORES. FRENTE TEATRO
 BOLIV., NO registra obligaciones patronales en mora; información verificada a
 la fecha de emisión del presente certificado.</t>
   </si>
   <si>
     <t>El Servicio de Rentas Internas.- SRI CERTIFICA: (…) Una vez revisada la base de datos del SRI, el contribuyente EMPRESA PUBLICA METROPOLITANA DE LOGISTICA PARA LA SEGURIDAD Y LA CONVIVENCIA CIUDADANA EP, con RUC 1768156390001, ha cumplido con sus obligaciones tributarias y no registra deudas
 en firme, información registrada a la fecha de emisión del presente certificado de cumplimiento tributario.</t>
   </si>
   <si>
-    <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Certificado_Cumplimiento_Tributario-2.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.emseguridad-q.gob.ec/index.php/estados-financieros-1/estados-financieros-auditados/2025</t>
   </si>
   <si>
     <t>DIRECTORA  DE PLANIFICACION-SUBROGANTE</t>
   </si>
   <si>
     <t>http://www.emseguridad-q.gob.ec/index.php/ley-de-transparencia-y-acceso-a-la-informacion-publica/2025</t>
   </si>
   <si>
     <t>http://www.emseguridad-q.gob.ec/index.php/de-cuentas/2025</t>
   </si>
   <si>
     <t>Este proyecto tiene como finalidad fortalecer las condiciones de seguridad en el espacio público mediante la implementación y operación de infraestructura tecnológica, así como el desarrollo de mecanismos de prevención del delito y convivencia ciudadana.</t>
   </si>
   <si>
     <t>Este proyecto está orientado a fortalecer la capacidad operativa de las entidades que conforman el Sistema Integrado de Seguridad, mediante la provisión de bienes, servicios, equipamiento y mantenimiento de infraestructura.</t>
   </si>
   <si>
     <t>Este proyecto tiene como objetivo prevenir y mitigar riesgos naturales y antrópicos mediante la ejecución de estudios técnicos y obras de infraestructura en zonas vulnerables del Distrito Metropolitano de Quit</t>
   </si>
   <si>
     <t>Este proyecto está orientado a garantizar una respuesta oportuna, eficiente y coordinada ante situaciones de emergencia y desastres, mediante la provisión de asistencia humanitaria y el fortalecimiento de la capacidad operativa institucional.</t>
   </si>
   <si>
     <t>7. GESTIÓN DE PRODUCCION</t>
@@ -1367,53 +1330,50 @@
     <t>Representantes del barrio la Mena consultan si tiene planificado la instalación de alarmas comunitarias debido a la ola de delincuencia. En la parroquia La Mena no han
 llegado con la instalación de nuevas alarmas comunitarias.
 Se cuenta solamente con alarmas antiguas considerando el alto índice delincuencial se requiere de muchas más.</t>
   </si>
   <si>
     <t>Al respecto, de la consulta, se  informó que  las alarmas ya fueron adquiridas en el 2024, se actualizarán a la tecnología actual para una mayor cobertura para el ingreso de usuarios.
 Se cuenta con una planificación en conjunto con la Secretaría General de Seguridad Ciudadana y Gestión de Riesgos, se encuentran en procesos de contratación, en la elaboración de términos de referencias para este nuevo proceso se implementará para migar la nueva tecnología .</t>
   </si>
   <si>
     <t>Al respecto, se indicó que las coordinaciones previas para definir las UPCs
 a intervenir las realizan personal de la SGSGR y la Poicía Nacional.</t>
   </si>
   <si>
     <t>Se informó que la EP EMSEGURIDAD interviene de acuerdo a competencias, se articula con las demás instituciones según las necesidades y competencias que tienen y
 necesitan, por lo que cada requerimiento debe ser remitido a la Secretaría de Seguridad y Riesgos</t>
   </si>
   <si>
     <t>La comunidad consulta hasta que punto es correcta la coordinación entre la Policía Nacional y la EP EMSEGURIDAD para la habilitación de UPCs?</t>
   </si>
   <si>
     <t>En los sectores altos de Chilibulo en tiempos de invierno y desastres, ya que existen deslaves en los terrenos, se ha pedido ayuda a la Secretaría de Seguridades sin recibir
 atención</t>
   </si>
   <si>
     <t>Cómo se puede solicitar ayuda a la empresa EP EMSEGURIDAD en temas de gestión de riesgos y seguridad en el sector de Chilibulo</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf</t>
   </si>
   <si>
     <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Catalogo.pdf</t>
   </si>
   <si>
     <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Cotizacion.pdf</t>
   </si>
   <si>
     <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Infima_cuantia.pdf</t>
   </si>
   <si>
     <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Regimen_especial.pdf</t>
   </si>
   <si>
     <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/subasta_inversa.pdf</t>
   </si>
   <si>
     <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/licitacion.pdf</t>
   </si>
   <si>
     <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Consultoria.pdf</t>
   </si>
   <si>
     <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/lista_corta.pdf</t>
   </si>
@@ -1524,80 +1484,183 @@
   <si>
     <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-EQUIPOS BODY CAM</t>
   </si>
   <si>
     <t>https://emseguridadec-my.sharepoint.com/:u:/g/personal/agueda_calero_emseguridad-q_gob_ec/IQB7syRClTKvQ52ZmSmORcP8AU7tkVo_gHqL9y7c8LOoDow?e=BCCLnq</t>
   </si>
   <si>
     <t xml:space="preserve"> https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Informe-Recomendaciones Contraloria -2025</t>
   </si>
   <si>
     <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Informe-Recomendaciones-Contraloria-2025.pdf</t>
   </si>
   <si>
     <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/015-EMS-AF-2025.pdf</t>
   </si>
   <si>
     <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/054-EMS-AF-2025.pdf</t>
   </si>
   <si>
     <t>Oficio Nro.-EMS-GG-2026-0471-O</t>
   </si>
   <si>
     <t xml:space="preserve">Toda vez que ha sido aprobado el informe  de rendición de Cuentas por la señora Gerente General, fue entrgado  a los representantes de la ciudadnía que forman parte del proceso. </t>
   </si>
   <si>
+    <t>Se realizó a entrega de la invitación a los Asambeístas de laCiudadanía para la deliberación de la Rendición de Cuentas 2025.</t>
+  </si>
+  <si>
     <t>3. LA DELIBERACIÓN PÚBLICA Y EVALUACIÓN CIUDADANA DEL INFORME INSTITUCIONAL SE REALIZÓ DE FORMA PRESENCIAL  Y, ADICIONALMENTE, SE RETRANSMITIÓ EN VIVO, A TRAVÉS  DE PLATAFORMAS INTERACTIVAS</t>
+  </si>
+  <si>
+    <t>TRANSISIÓN DE FACEBOOK LIVE</t>
+  </si>
+  <si>
+    <t>video del informe de rendición de Cuentas</t>
   </si>
   <si>
     <t>Se realizaron reuniones  con la comunidad solicitando el listado de temas que desean ser informados</t>
   </si>
   <si>
     <t>Oficio Nro. EMS-PLF-2026-0002-O
 ACTA DE REUNIÓN</t>
   </si>
   <si>
     <t>CONVOCATORIA</t>
   </si>
   <si>
     <t xml:space="preserve">
 ACTA DE REUNIÓN</t>
   </si>
   <si>
+    <t>Entrega-Invitación</t>
+  </si>
+  <si>
+    <t>Acta  Mesa 1
+Acta Mesa 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agenda para deliberación </t>
+  </si>
+  <si>
+    <t>video mesas temáticas</t>
+  </si>
+  <si>
     <t>2. LA ENTIDAD ENTREGÓ EL PLAN DE TRABAJO A LA ASAMBLEA CIUDADANA AL CONSEJO DE PLANIFICACIÓN Y LA INSTANCIA DE PARTICIPACIÓN PARA SU MONITOREO</t>
   </si>
   <si>
     <t>11 de mayo 2026</t>
   </si>
   <si>
     <t>LISTADO DE TEMAS</t>
   </si>
   <si>
     <t>CONFORMACIÓN EQUIPO MIXTO</t>
   </si>
   <si>
     <t>APROBACIÓN</t>
+  </si>
+  <si>
+    <t>ATENDER EL 100% DE LAS
+EMERGENCIAS REPORTADAS
+POR LAS ADMINISTRACIONES
+ZONALES, CON LA ENTREGA
+AYUDA HUMANITARIA,  EN EL
+AÑO 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADJUDICAR EL 100% DE PROCESOS DEL PAC DE GASTO CORRIENTE AL 2025 -
+</t>
+  </si>
+  <si>
+    <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Cumplimiento_obligaciones.pdf</t>
+  </si>
+  <si>
+    <t>El  informe fue publicado en la pagina Web de la empresa</t>
+  </si>
+  <si>
+    <t>Difuson-Informe</t>
+  </si>
+  <si>
+    <t>Video   de respuesta de las demandas ciudadanas</t>
+  </si>
+  <si>
+    <t>La deliberación pública realizada por la señora  Gerente General, subrogante  de la empresa fue realizada de manera presencial y virtual a través de la plataforma FACEBOOK LIVE</t>
+  </si>
+  <si>
+    <t>La  representante de la Asamble cidadana realizó su exposición de a cuerdo a lo establecido en el Orden del día del evento</t>
+  </si>
+  <si>
+    <t>La señora  Gerente General (S) realizó su exposición ante  el público presente</t>
+  </si>
+  <si>
+    <t>La señora  Gerente General (S) dio respuesta a las demandas ciudadanas</t>
+  </si>
+  <si>
+    <t>Se realizó la conformación de 2  mesas temáticas</t>
+  </si>
+  <si>
+    <t>Cada mesa de trabajo receptó sugerencias ciudadanas</t>
+  </si>
+  <si>
+    <t>Las  Actas fueron firmadas por todas las personas que intervinieron en las mesas temáticas</t>
+  </si>
+  <si>
+    <t>La ciudadnía  solictó la instalación de cámaras de seguridad debido a que el sector de la Av. Simón Bolívar y Alma Lojana es conflictivo</t>
+  </si>
+  <si>
+    <t>Se solicita tomar en cuenta el estado deteriorado de la UPC Alma Lojana</t>
+  </si>
+  <si>
+    <t>Consulta elprocedimiento para que el sector de San Bartolo sea incluído dentro del sistema de cámaras analípcas</t>
+  </si>
+  <si>
+    <t>Solicitan veriifcar el funcionamiento de  de las cámaras instaladas en el parque del sector de Cotocollao y enfatisan que existen barrios que no cuentan con Comités de Seguridad</t>
+  </si>
+  <si>
+    <t>Solicitan obras de mitigación en el barrio San Salvador-Toctiuco, existen casas en riesgo</t>
+  </si>
+  <si>
+    <t>EVALUACIONES DE
+DESEMPEÑO AL 2025 - EPM
+SEGURIDAD</t>
+  </si>
+  <si>
+    <t>ALCANZAR EL 90% DE
+IMPLEMENTACIÓN DEL
+SISTEMA TECNOLÓGICO
+INTEGRADO
+METROPOLITANO EN APOYO
+A LA SEGURIDAD Y
+CONVIVENCIA CIUDADANA,
+EN EL 2025</t>
+  </si>
+  <si>
+    <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Actas_Mesas_Trabajo.pdf</t>
+  </si>
+  <si>
+    <t>https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/CEDULA_GASTO_LIQUIDACION_2025.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="47">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1788,58 +1851,50 @@
       <color rgb="FF808080"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF808080"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="7"/>
       <color theme="10"/>
       <name val="Arial"/>
@@ -1854,92 +1909,90 @@
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="2" tint="-0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...2 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="9"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF808080"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF5B9BD5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFEF2CC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
@@ -2070,57 +2123,57 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="42" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="41" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="317">
+  <cellXfs count="316">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2215,846 +2268,843 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="38" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="37" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="29" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="23" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="16" fillId="5" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="23" fillId="5" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="20" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="20" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="5" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="19" fillId="5" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="19" fillId="5" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="23" fillId="5" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="19" fillId="5" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="8" fillId="5" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="22" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="13" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="12" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="34" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="23" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="23" fillId="5" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="23" fillId="5" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="5" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="5" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="5" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="13" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="12" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...634 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Millares" xfId="2" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{811858FD-5847-4000-A0E5-7EBBBEECBFE6}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{6049727F-BAA6-4E40-9224-A769EB7118F6}"/>
     <cellStyle name="Normal 2 7" xfId="4" xr:uid="{41D246EE-92BA-4A20-A44E-8B0354313731}"/>
     <cellStyle name="Porcentaje" xfId="5" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFF0066"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -3331,1707 +3381,1707 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Consultoria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Cotizacion.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-ENTREGA-RECEPCION_SGSGR.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-EQUIPOS-BODY-CAM.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/021-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/054-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta%20No.%20032-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/044-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/mtdocuments/CEDULA_GASTO_LIQUIDACION_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Entrega%20Informe.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Equipo-Mixto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Infima_cuantia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/lista_corta.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/054-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta-No.-032-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gaudelia.moreira@emseguridad-q.gob.ec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/licitacion.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta%20017-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta%20SGSGR-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Catalogo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-EQUIPOS%20BODY%20CAM" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../:u:/g/personal/agueda_calero_emseguridad-q_gob_ec/IQB7syRClTKvQ52ZmSmORcP8AU7tkVo_gHqL9y7c8LOoDow?e=BCCLnq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta%20050-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-DIR-GENERAL-INVEST.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Acta-Elaboracion-informe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Acta-reunion.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infoweb@emseguridad-q.gob.ec" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/certificado_empresa_ruc_iess.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Regimen_especial.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/vpn.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA%20ENTREGA%20RECEPCI&#211;N_SGSGR" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/index.php/de-cuentas/2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/044-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/021-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta-017-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta-SGSGR-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Temas-ciudadanos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Informe-Recomendaciones-Contraloria-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/index.php/ley-de-transparencia-y-acceso-a-la-informacion-publica/2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Acta%20Transferencia%20Teatro%20de%20Operaciones" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta%20028-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Informe-Recomendaciones-Contraloria-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Aprobaci&#243;n-GG.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Certificado_Cumplimiento_Tributario-2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Eaboracion-informe-formulario%20prelim.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/precalificacion.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/subasta_inversa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-DIR-GENERAL-INVEST" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Acta%20Transferencia%20Teatro%20de%20Operaciones.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta-017-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/015-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta%20050-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/015-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/index.php/estados-financieros-1/estados-financieros-auditados/2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Convocatoria-Elaboracion%20informe.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/lista_corta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Infima_cuantia.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta-No.-032-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Entrega%20Informe.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/eseguridadquito/videos/27001202082850205/?mibextid=NnVzG8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta%20017-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta%20SGSGR-2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../:u:/g/personal/agueda_calero_emseguridad-q_gob_ec/IQB7syRClTKvQ52ZmSmORcP8AU7tkVo_gHqL9y7c8LOoDow?e=BCCLnq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/054-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/mtdocuments/CEDULA_GASTO_LIQUIDACION_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Acta-Elaboracion-informe.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Equipo-Mixto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Regimen_especial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/vpn.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta-017-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta-SGSGR-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta%20028-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Acta%20Transferencia%20Teatro%20de%20Operaciones" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cKUraYHpBXY" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Informe-Recomendaciones-Contraloria-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Eaboracion-informe-formulario%20prelim.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Acta-reunion.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infoweb@emseguridad-q.gob.ec" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Cumplimiento_obligaciones.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/subasta_inversa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/precalificacion.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta%20No.%20032-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/021-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/054-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/044-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta-017-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Acta%20Transferencia%20Teatro%20de%20Operaciones.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Temas-ciudadanos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Difusion-Informe%20narativo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Mesas-Tematicas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Informe-Recomendaciones-Contraloria-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/index.php/de-cuentas/2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-DIR-GENERAL-INVEST" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/RESPUESTAS_CIUDADANAS_RDC_2025.mp4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta%20050-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/015-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Aprobaci&#243;n-GG.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/index.php/estados-financieros-1/estados-financieros-auditados/2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Convocatoria-Elaboracion%20informe.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/015-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/licitacion.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-EQUIPOS%20BODY%20CAM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-DIR-GENERAL-INVEST.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/MESAS_TEMATICAS_RDC_2025.mp4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta%20050-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Catalogo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/044-EMS-AF-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA%20ENTREGA%20RECEPCI&#211;N_SGSGR" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/021-EMS-AF-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Mesas-Tematicas.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Actas_Mesas_Trabajo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emseguridad-q.gob.ec/index.php/ley-de-transparencia-y-acceso-a-la-informacion-publica/2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Entrega-Invitacion.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Agenda_Deliberacion.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gaudelia.moreira@emseguridad-q.gob.ec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Consultoria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/Cotizacion.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-ENTREGA-RECEPCION_SGSGR.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-EQUIPOS-BODY-CAM.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:XFC248"/>
+  <dimension ref="A1:XFC247"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A141" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="I146" sqref="I146:K153"/>
+    <sheetView tabSelected="1" topLeftCell="B150" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="E157" sqref="E157:H157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="14"/>
   <cols>
     <col min="1" max="1" width="18.453125" style="7" customWidth="1"/>
     <col min="2" max="2" width="12.54296875" style="7" customWidth="1"/>
     <col min="3" max="3" width="14" style="7" customWidth="1"/>
     <col min="4" max="4" width="8.1796875" style="7" customWidth="1"/>
     <col min="5" max="5" width="13.1796875" style="7" customWidth="1"/>
     <col min="6" max="6" width="9.1796875" style="7" customWidth="1"/>
     <col min="7" max="7" width="12.54296875" style="7" customWidth="1"/>
     <col min="8" max="8" width="13" style="7" customWidth="1"/>
     <col min="9" max="9" width="12.81640625" style="7" customWidth="1"/>
     <col min="10" max="10" width="10.90625" style="7" customWidth="1"/>
     <col min="11" max="11" width="9.1796875" style="7" customWidth="1"/>
     <col min="12" max="12" width="28.453125" style="7" customWidth="1"/>
     <col min="13" max="13" width="54.90625" style="7" customWidth="1"/>
     <col min="14" max="16372" width="11.453125" style="7"/>
     <col min="16373" max="16384" width="11" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
-      <c r="A1" s="287" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="287"/>
+      <c r="A1" s="139" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
+      <c r="G1" s="139"/>
+      <c r="H1" s="139"/>
+      <c r="I1" s="139"/>
+      <c r="J1" s="139"/>
+      <c r="K1" s="139"/>
+      <c r="L1" s="139"/>
+      <c r="M1" s="139"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1">
-      <c r="A2" s="287" t="s">
+      <c r="A2" s="139" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="287"/>
-[...10 lines deleted...]
-      <c r="M2" s="287"/>
+      <c r="B2" s="139"/>
+      <c r="C2" s="139"/>
+      <c r="D2" s="139"/>
+      <c r="E2" s="139"/>
+      <c r="F2" s="139"/>
+      <c r="G2" s="139"/>
+      <c r="H2" s="139"/>
+      <c r="I2" s="139"/>
+      <c r="J2" s="139"/>
+      <c r="K2" s="139"/>
+      <c r="L2" s="139"/>
+      <c r="M2" s="139"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1">
       <c r="A3" s="11"/>
     </row>
     <row r="4" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A4" s="285" t="s">
+      <c r="A4" s="140" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="286"/>
-[...10 lines deleted...]
-      <c r="M4" s="286"/>
+      <c r="B4" s="141"/>
+      <c r="C4" s="141"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="141"/>
+      <c r="F4" s="141"/>
+      <c r="G4" s="141"/>
+      <c r="H4" s="141"/>
+      <c r="I4" s="141"/>
+      <c r="J4" s="141"/>
+      <c r="K4" s="141"/>
+      <c r="L4" s="141"/>
+      <c r="M4" s="141"/>
     </row>
     <row r="5" spans="1:13" ht="14.25" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="288">
+      <c r="B5" s="142">
         <v>1768156390001</v>
       </c>
-      <c r="C5" s="288"/>
-[...9 lines deleted...]
-      <c r="M5" s="288"/>
+      <c r="C5" s="142"/>
+      <c r="D5" s="142"/>
+      <c r="E5" s="142"/>
+      <c r="F5" s="142"/>
+      <c r="G5" s="142"/>
+      <c r="H5" s="142"/>
+      <c r="I5" s="142"/>
+      <c r="J5" s="142"/>
+      <c r="K5" s="142"/>
+      <c r="L5" s="142"/>
+      <c r="M5" s="142"/>
     </row>
     <row r="6" spans="1:13" ht="14.25" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="205" t="s">
+      <c r="B6" s="143" t="s">
         <v>229</v>
       </c>
-      <c r="C6" s="205"/>
-[...9 lines deleted...]
-      <c r="M6" s="205"/>
+      <c r="C6" s="143"/>
+      <c r="D6" s="143"/>
+      <c r="E6" s="143"/>
+      <c r="F6" s="143"/>
+      <c r="G6" s="143"/>
+      <c r="H6" s="143"/>
+      <c r="I6" s="143"/>
+      <c r="J6" s="143"/>
+      <c r="K6" s="143"/>
+      <c r="L6" s="143"/>
+      <c r="M6" s="143"/>
     </row>
     <row r="7" spans="1:13" ht="19.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="77" t="s">
+      <c r="B7" s="144" t="s">
         <v>230</v>
       </c>
-      <c r="C7" s="205"/>
-[...9 lines deleted...]
-      <c r="M7" s="205"/>
+      <c r="C7" s="143"/>
+      <c r="D7" s="143"/>
+      <c r="E7" s="143"/>
+      <c r="F7" s="143"/>
+      <c r="G7" s="143"/>
+      <c r="H7" s="143"/>
+      <c r="I7" s="143"/>
+      <c r="J7" s="143"/>
+      <c r="K7" s="143"/>
+      <c r="L7" s="143"/>
+      <c r="M7" s="143"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="77" t="s">
+      <c r="B8" s="144" t="s">
         <v>231</v>
       </c>
-      <c r="C8" s="205"/>
-[...9 lines deleted...]
-      <c r="M8" s="205"/>
+      <c r="C8" s="143"/>
+      <c r="D8" s="143"/>
+      <c r="E8" s="143"/>
+      <c r="F8" s="143"/>
+      <c r="G8" s="143"/>
+      <c r="H8" s="143"/>
+      <c r="I8" s="143"/>
+      <c r="J8" s="143"/>
+      <c r="K8" s="143"/>
+      <c r="L8" s="143"/>
+      <c r="M8" s="143"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="77" t="s">
+      <c r="B9" s="144" t="s">
         <v>232</v>
       </c>
-      <c r="C9" s="205"/>
-[...9 lines deleted...]
-      <c r="M9" s="205"/>
+      <c r="C9" s="143"/>
+      <c r="D9" s="143"/>
+      <c r="E9" s="143"/>
+      <c r="F9" s="143"/>
+      <c r="G9" s="143"/>
+      <c r="H9" s="143"/>
+      <c r="I9" s="143"/>
+      <c r="J9" s="143"/>
+      <c r="K9" s="143"/>
+      <c r="L9" s="143"/>
+      <c r="M9" s="143"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="77" t="s">
+      <c r="B10" s="144" t="s">
         <v>233</v>
       </c>
-      <c r="C10" s="205"/>
-[...9 lines deleted...]
-      <c r="M10" s="205"/>
+      <c r="C10" s="143"/>
+      <c r="D10" s="143"/>
+      <c r="E10" s="143"/>
+      <c r="F10" s="143"/>
+      <c r="G10" s="143"/>
+      <c r="H10" s="143"/>
+      <c r="I10" s="143"/>
+      <c r="J10" s="143"/>
+      <c r="K10" s="143"/>
+      <c r="L10" s="143"/>
+      <c r="M10" s="143"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="77" t="s">
+      <c r="B11" s="144" t="s">
         <v>234</v>
       </c>
-      <c r="C11" s="205"/>
-[...9 lines deleted...]
-      <c r="M11" s="205"/>
+      <c r="C11" s="143"/>
+      <c r="D11" s="143"/>
+      <c r="E11" s="143"/>
+      <c r="F11" s="143"/>
+      <c r="G11" s="143"/>
+      <c r="H11" s="143"/>
+      <c r="I11" s="143"/>
+      <c r="J11" s="143"/>
+      <c r="K11" s="143"/>
+      <c r="L11" s="143"/>
+      <c r="M11" s="143"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="77" t="s">
+      <c r="B12" s="144" t="s">
         <v>235</v>
       </c>
-      <c r="C12" s="205"/>
-[...9 lines deleted...]
-      <c r="M12" s="205"/>
+      <c r="C12" s="143"/>
+      <c r="D12" s="143"/>
+      <c r="E12" s="143"/>
+      <c r="F12" s="143"/>
+      <c r="G12" s="143"/>
+      <c r="H12" s="143"/>
+      <c r="I12" s="143"/>
+      <c r="J12" s="143"/>
+      <c r="K12" s="143"/>
+      <c r="L12" s="143"/>
+      <c r="M12" s="143"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="77" t="s">
+      <c r="B13" s="144" t="s">
         <v>236</v>
       </c>
-      <c r="C13" s="205"/>
-[...9 lines deleted...]
-      <c r="M13" s="205"/>
+      <c r="C13" s="143"/>
+      <c r="D13" s="143"/>
+      <c r="E13" s="143"/>
+      <c r="F13" s="143"/>
+      <c r="G13" s="143"/>
+      <c r="H13" s="143"/>
+      <c r="I13" s="143"/>
+      <c r="J13" s="143"/>
+      <c r="K13" s="143"/>
+      <c r="L13" s="143"/>
+      <c r="M13" s="143"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="146" t="s">
+      <c r="B14" s="145" t="s">
         <v>237</v>
       </c>
-      <c r="C14" s="205"/>
-[...9 lines deleted...]
-      <c r="M14" s="205"/>
+      <c r="C14" s="143"/>
+      <c r="D14" s="143"/>
+      <c r="E14" s="143"/>
+      <c r="F14" s="143"/>
+      <c r="G14" s="143"/>
+      <c r="H14" s="143"/>
+      <c r="I14" s="143"/>
+      <c r="J14" s="143"/>
+      <c r="K14" s="143"/>
+      <c r="L14" s="143"/>
+      <c r="M14" s="143"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="77" t="s">
+      <c r="B15" s="144" t="s">
         <v>238</v>
       </c>
-      <c r="C15" s="205"/>
-[...9 lines deleted...]
-      <c r="M15" s="205"/>
+      <c r="C15" s="143"/>
+      <c r="D15" s="143"/>
+      <c r="E15" s="143"/>
+      <c r="F15" s="143"/>
+      <c r="G15" s="143"/>
+      <c r="H15" s="143"/>
+      <c r="I15" s="143"/>
+      <c r="J15" s="143"/>
+      <c r="K15" s="143"/>
+      <c r="L15" s="143"/>
+      <c r="M15" s="143"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="146" t="s">
+      <c r="B16" s="145" t="s">
         <v>239</v>
       </c>
-      <c r="C16" s="205"/>
-[...9 lines deleted...]
-      <c r="M16" s="205"/>
+      <c r="C16" s="143"/>
+      <c r="D16" s="143"/>
+      <c r="E16" s="143"/>
+      <c r="F16" s="143"/>
+      <c r="G16" s="143"/>
+      <c r="H16" s="143"/>
+      <c r="I16" s="143"/>
+      <c r="J16" s="143"/>
+      <c r="K16" s="143"/>
+      <c r="L16" s="143"/>
+      <c r="M16" s="143"/>
     </row>
     <row r="17" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A17" s="285" t="s">
+      <c r="A17" s="140" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="286"/>
-[...10 lines deleted...]
-      <c r="M17" s="286"/>
+      <c r="B17" s="141"/>
+      <c r="C17" s="141"/>
+      <c r="D17" s="141"/>
+      <c r="E17" s="141"/>
+      <c r="F17" s="141"/>
+      <c r="G17" s="141"/>
+      <c r="H17" s="141"/>
+      <c r="I17" s="141"/>
+      <c r="J17" s="141"/>
+      <c r="K17" s="141"/>
+      <c r="L17" s="141"/>
+      <c r="M17" s="141"/>
     </row>
     <row r="18" spans="1:13" ht="18">
       <c r="A18" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="205" t="s">
-[...12 lines deleted...]
-      <c r="M18" s="205"/>
+      <c r="B18" s="143" t="s">
+        <v>294</v>
+      </c>
+      <c r="C18" s="143"/>
+      <c r="D18" s="143"/>
+      <c r="E18" s="143"/>
+      <c r="F18" s="143"/>
+      <c r="G18" s="143"/>
+      <c r="H18" s="143"/>
+      <c r="I18" s="143"/>
+      <c r="J18" s="143"/>
+      <c r="K18" s="143"/>
+      <c r="L18" s="143"/>
+      <c r="M18" s="143"/>
     </row>
     <row r="19" spans="1:13" ht="18">
       <c r="A19" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="205" t="s">
+      <c r="B19" s="143" t="s">
         <v>240</v>
       </c>
-      <c r="C19" s="205"/>
-[...9 lines deleted...]
-      <c r="M19" s="205"/>
+      <c r="C19" s="143"/>
+      <c r="D19" s="143"/>
+      <c r="E19" s="143"/>
+      <c r="F19" s="143"/>
+      <c r="G19" s="143"/>
+      <c r="H19" s="143"/>
+      <c r="I19" s="143"/>
+      <c r="J19" s="143"/>
+      <c r="K19" s="143"/>
+      <c r="L19" s="143"/>
+      <c r="M19" s="143"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="146" t="s">
-[...12 lines deleted...]
-      <c r="M20" s="205"/>
+      <c r="B20" s="145" t="s">
+        <v>295</v>
+      </c>
+      <c r="C20" s="143"/>
+      <c r="D20" s="143"/>
+      <c r="E20" s="143"/>
+      <c r="F20" s="143"/>
+      <c r="G20" s="143"/>
+      <c r="H20" s="143"/>
+      <c r="I20" s="143"/>
+      <c r="J20" s="143"/>
+      <c r="K20" s="143"/>
+      <c r="L20" s="143"/>
+      <c r="M20" s="143"/>
     </row>
     <row r="21" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A21" s="280" t="s">
+      <c r="A21" s="146" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="281"/>
-[...10 lines deleted...]
-      <c r="M21" s="281"/>
+      <c r="B21" s="147"/>
+      <c r="C21" s="147"/>
+      <c r="D21" s="147"/>
+      <c r="E21" s="147"/>
+      <c r="F21" s="147"/>
+      <c r="G21" s="147"/>
+      <c r="H21" s="147"/>
+      <c r="I21" s="147"/>
+      <c r="J21" s="147"/>
+      <c r="K21" s="147"/>
+      <c r="L21" s="147"/>
+      <c r="M21" s="147"/>
     </row>
     <row r="22" spans="1:13" ht="18" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="205" t="s">
-[...12 lines deleted...]
-      <c r="M22" s="205"/>
+      <c r="B22" s="143" t="s">
+        <v>296</v>
+      </c>
+      <c r="C22" s="143"/>
+      <c r="D22" s="143"/>
+      <c r="E22" s="143"/>
+      <c r="F22" s="143"/>
+      <c r="G22" s="143"/>
+      <c r="H22" s="143"/>
+      <c r="I22" s="143"/>
+      <c r="J22" s="143"/>
+      <c r="K22" s="143"/>
+      <c r="L22" s="143"/>
+      <c r="M22" s="143"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="205" t="s">
-[...12 lines deleted...]
-      <c r="M23" s="205"/>
+      <c r="B23" s="143" t="s">
+        <v>320</v>
+      </c>
+      <c r="C23" s="143"/>
+      <c r="D23" s="143"/>
+      <c r="E23" s="143"/>
+      <c r="F23" s="143"/>
+      <c r="G23" s="143"/>
+      <c r="H23" s="143"/>
+      <c r="I23" s="143"/>
+      <c r="J23" s="143"/>
+      <c r="K23" s="143"/>
+      <c r="L23" s="143"/>
+      <c r="M23" s="143"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="282" t="s">
-[...12 lines deleted...]
-      <c r="M24" s="282"/>
+      <c r="B24" s="148" t="s">
+        <v>386</v>
+      </c>
+      <c r="C24" s="148"/>
+      <c r="D24" s="148"/>
+      <c r="E24" s="148"/>
+      <c r="F24" s="148"/>
+      <c r="G24" s="148"/>
+      <c r="H24" s="148"/>
+      <c r="I24" s="148"/>
+      <c r="J24" s="148"/>
+      <c r="K24" s="148"/>
+      <c r="L24" s="148"/>
+      <c r="M24" s="148"/>
     </row>
     <row r="25" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A25" s="283" t="s">
+      <c r="A25" s="149" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="284"/>
-[...10 lines deleted...]
-      <c r="M25" s="284"/>
+      <c r="B25" s="150"/>
+      <c r="C25" s="150"/>
+      <c r="D25" s="150"/>
+      <c r="E25" s="150"/>
+      <c r="F25" s="150"/>
+      <c r="G25" s="150"/>
+      <c r="H25" s="150"/>
+      <c r="I25" s="150"/>
+      <c r="J25" s="150"/>
+      <c r="K25" s="150"/>
+      <c r="L25" s="150"/>
+      <c r="M25" s="150"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="279" t="s">
+      <c r="B26" s="151" t="s">
         <v>256</v>
       </c>
-      <c r="C26" s="279"/>
-[...9 lines deleted...]
-      <c r="M26" s="279"/>
+      <c r="C26" s="151"/>
+      <c r="D26" s="151"/>
+      <c r="E26" s="151"/>
+      <c r="F26" s="151"/>
+      <c r="G26" s="151"/>
+      <c r="H26" s="151"/>
+      <c r="I26" s="151"/>
+      <c r="J26" s="151"/>
+      <c r="K26" s="151"/>
+      <c r="L26" s="151"/>
+      <c r="M26" s="151"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B27" s="279" t="s">
+      <c r="B27" s="151" t="s">
         <v>257</v>
       </c>
-      <c r="C27" s="279"/>
-[...9 lines deleted...]
-      <c r="M27" s="279"/>
+      <c r="C27" s="151"/>
+      <c r="D27" s="151"/>
+      <c r="E27" s="151"/>
+      <c r="F27" s="151"/>
+      <c r="G27" s="151"/>
+      <c r="H27" s="151"/>
+      <c r="I27" s="151"/>
+      <c r="J27" s="151"/>
+      <c r="K27" s="151"/>
+      <c r="L27" s="151"/>
+      <c r="M27" s="151"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="282" t="s">
+      <c r="B28" s="148" t="s">
         <v>258</v>
       </c>
-      <c r="C28" s="282"/>
-[...9 lines deleted...]
-      <c r="M28" s="282"/>
+      <c r="C28" s="148"/>
+      <c r="D28" s="148"/>
+      <c r="E28" s="148"/>
+      <c r="F28" s="148"/>
+      <c r="G28" s="148"/>
+      <c r="H28" s="148"/>
+      <c r="I28" s="148"/>
+      <c r="J28" s="148"/>
+      <c r="K28" s="148"/>
+      <c r="L28" s="148"/>
+      <c r="M28" s="148"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="14"/>
     </row>
     <row r="30" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A30" s="276" t="s">
+      <c r="A30" s="152" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="277"/>
-[...10 lines deleted...]
-      <c r="M30" s="277"/>
+      <c r="B30" s="153"/>
+      <c r="C30" s="153"/>
+      <c r="D30" s="153"/>
+      <c r="E30" s="153"/>
+      <c r="F30" s="153"/>
+      <c r="G30" s="153"/>
+      <c r="H30" s="153"/>
+      <c r="I30" s="153"/>
+      <c r="J30" s="153"/>
+      <c r="K30" s="153"/>
+      <c r="L30" s="153"/>
+      <c r="M30" s="153"/>
     </row>
     <row r="31" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A31" s="276" t="s">
+      <c r="A31" s="152" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="277"/>
-[...10 lines deleted...]
-      <c r="M31" s="277"/>
+      <c r="B31" s="153"/>
+      <c r="C31" s="153"/>
+      <c r="D31" s="153"/>
+      <c r="E31" s="153"/>
+      <c r="F31" s="153"/>
+      <c r="G31" s="153"/>
+      <c r="H31" s="153"/>
+      <c r="I31" s="153"/>
+      <c r="J31" s="153"/>
+      <c r="K31" s="153"/>
+      <c r="L31" s="153"/>
+      <c r="M31" s="153"/>
     </row>
     <row r="32" spans="1:13" ht="14.25" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="278">
+      <c r="B32" s="154">
         <v>45658</v>
       </c>
-      <c r="C32" s="279"/>
-[...9 lines deleted...]
-      <c r="M32" s="279"/>
+      <c r="C32" s="151"/>
+      <c r="D32" s="151"/>
+      <c r="E32" s="151"/>
+      <c r="F32" s="151"/>
+      <c r="G32" s="151"/>
+      <c r="H32" s="151"/>
+      <c r="I32" s="151"/>
+      <c r="J32" s="151"/>
+      <c r="K32" s="151"/>
+      <c r="L32" s="151"/>
+      <c r="M32" s="151"/>
     </row>
     <row r="33" spans="1:13" ht="14.25" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="278">
+      <c r="B33" s="154">
         <v>46022</v>
       </c>
-      <c r="C33" s="279"/>
-[...9 lines deleted...]
-      <c r="M33" s="279"/>
+      <c r="C33" s="151"/>
+      <c r="D33" s="151"/>
+      <c r="E33" s="151"/>
+      <c r="F33" s="151"/>
+      <c r="G33" s="151"/>
+      <c r="H33" s="151"/>
+      <c r="I33" s="151"/>
+      <c r="J33" s="151"/>
+      <c r="K33" s="151"/>
+      <c r="L33" s="151"/>
+      <c r="M33" s="151"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="14"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="42" customHeight="1">
-      <c r="A36" s="222" t="s">
+      <c r="A36" s="155" t="s">
         <v>29</v>
       </c>
-      <c r="B36" s="223"/>
-[...1 lines deleted...]
-      <c r="D36" s="252" t="s">
+      <c r="B36" s="156"/>
+      <c r="C36" s="157"/>
+      <c r="D36" s="158" t="s">
         <v>30</v>
       </c>
-      <c r="E36" s="274"/>
-[...7 lines deleted...]
-      <c r="M36" s="253"/>
+      <c r="E36" s="159"/>
+      <c r="F36" s="159"/>
+      <c r="G36" s="159"/>
+      <c r="H36" s="159"/>
+      <c r="I36" s="159"/>
+      <c r="J36" s="159"/>
+      <c r="K36" s="159"/>
+      <c r="L36" s="159"/>
+      <c r="M36" s="160"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" s="268" t="s">
+      <c r="A37" s="161" t="s">
         <v>246</v>
       </c>
-      <c r="B37" s="269"/>
-[...1 lines deleted...]
-      <c r="D37" s="268" t="s">
+      <c r="B37" s="162"/>
+      <c r="C37" s="163"/>
+      <c r="D37" s="161" t="s">
         <v>247</v>
       </c>
-      <c r="E37" s="269"/>
-[...7 lines deleted...]
-      <c r="M37" s="270"/>
+      <c r="E37" s="162"/>
+      <c r="F37" s="162"/>
+      <c r="G37" s="162"/>
+      <c r="H37" s="162"/>
+      <c r="I37" s="162"/>
+      <c r="J37" s="162"/>
+      <c r="K37" s="162"/>
+      <c r="L37" s="162"/>
+      <c r="M37" s="163"/>
     </row>
     <row r="38" spans="1:13" hidden="1">
-      <c r="A38" s="268"/>
-[...11 lines deleted...]
-      <c r="M38" s="270"/>
+      <c r="A38" s="161"/>
+      <c r="B38" s="162"/>
+      <c r="C38" s="163"/>
+      <c r="D38" s="161"/>
+      <c r="E38" s="162"/>
+      <c r="F38" s="162"/>
+      <c r="G38" s="162"/>
+      <c r="H38" s="162"/>
+      <c r="I38" s="162"/>
+      <c r="J38" s="162"/>
+      <c r="K38" s="162"/>
+      <c r="L38" s="162"/>
+      <c r="M38" s="163"/>
     </row>
     <row r="39" spans="1:13" hidden="1">
-      <c r="A39" s="268"/>
-[...11 lines deleted...]
-      <c r="M39" s="270"/>
+      <c r="A39" s="161"/>
+      <c r="B39" s="162"/>
+      <c r="C39" s="163"/>
+      <c r="D39" s="161"/>
+      <c r="E39" s="162"/>
+      <c r="F39" s="162"/>
+      <c r="G39" s="162"/>
+      <c r="H39" s="162"/>
+      <c r="I39" s="162"/>
+      <c r="J39" s="162"/>
+      <c r="K39" s="162"/>
+      <c r="L39" s="162"/>
+      <c r="M39" s="163"/>
     </row>
     <row r="40" spans="1:13" hidden="1">
-      <c r="A40" s="271"/>
-[...11 lines deleted...]
-      <c r="M40" s="273"/>
+      <c r="A40" s="164"/>
+      <c r="B40" s="165"/>
+      <c r="C40" s="166"/>
+      <c r="D40" s="164"/>
+      <c r="E40" s="165"/>
+      <c r="F40" s="165"/>
+      <c r="G40" s="165"/>
+      <c r="H40" s="165"/>
+      <c r="I40" s="165"/>
+      <c r="J40" s="165"/>
+      <c r="K40" s="165"/>
+      <c r="L40" s="165"/>
+      <c r="M40" s="166"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="14"/>
       <c r="B41" s="14"/>
       <c r="C41" s="14"/>
       <c r="D41" s="14"/>
       <c r="E41" s="14"/>
       <c r="G41" s="14"/>
       <c r="H41" s="14"/>
       <c r="I41" s="14"/>
       <c r="J41" s="14"/>
       <c r="K41" s="14"/>
       <c r="L41" s="14"/>
       <c r="M41" s="14"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="76" t="s">
         <v>31</v>
       </c>
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="14"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
     </row>
     <row r="43" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A43" s="222" t="s">
+      <c r="A43" s="155" t="s">
         <v>218</v>
       </c>
-      <c r="B43" s="274"/>
-[...10 lines deleted...]
-      <c r="M43" s="253"/>
+      <c r="B43" s="159"/>
+      <c r="C43" s="159"/>
+      <c r="D43" s="159"/>
+      <c r="E43" s="159"/>
+      <c r="F43" s="159"/>
+      <c r="G43" s="159"/>
+      <c r="H43" s="159"/>
+      <c r="I43" s="159"/>
+      <c r="J43" s="159"/>
+      <c r="K43" s="159"/>
+      <c r="L43" s="159"/>
+      <c r="M43" s="160"/>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" s="133" t="s">
+      <c r="A44" s="167" t="s">
         <v>245</v>
       </c>
-      <c r="B44" s="133"/>
-[...10 lines deleted...]
-      <c r="M44" s="133"/>
+      <c r="B44" s="167"/>
+      <c r="C44" s="167"/>
+      <c r="D44" s="167"/>
+      <c r="E44" s="167"/>
+      <c r="F44" s="167"/>
+      <c r="G44" s="167"/>
+      <c r="H44" s="167"/>
+      <c r="I44" s="167"/>
+      <c r="J44" s="167"/>
+      <c r="K44" s="167"/>
+      <c r="L44" s="167"/>
+      <c r="M44" s="167"/>
     </row>
     <row r="45" spans="1:13" hidden="1">
-      <c r="A45" s="275"/>
-[...11 lines deleted...]
-      <c r="M45" s="275"/>
+      <c r="A45" s="168"/>
+      <c r="B45" s="168"/>
+      <c r="C45" s="168"/>
+      <c r="D45" s="168"/>
+      <c r="E45" s="168"/>
+      <c r="F45" s="168"/>
+      <c r="G45" s="168"/>
+      <c r="H45" s="168"/>
+      <c r="I45" s="168"/>
+      <c r="J45" s="168"/>
+      <c r="K45" s="168"/>
+      <c r="L45" s="168"/>
+      <c r="M45" s="168"/>
     </row>
     <row r="46" spans="1:13" hidden="1">
-      <c r="A46" s="275"/>
-[...11 lines deleted...]
-      <c r="M46" s="275"/>
+      <c r="A46" s="168"/>
+      <c r="B46" s="168"/>
+      <c r="C46" s="168"/>
+      <c r="D46" s="168"/>
+      <c r="E46" s="168"/>
+      <c r="F46" s="168"/>
+      <c r="G46" s="168"/>
+      <c r="H46" s="168"/>
+      <c r="I46" s="168"/>
+      <c r="J46" s="168"/>
+      <c r="K46" s="168"/>
+      <c r="L46" s="168"/>
+      <c r="M46" s="168"/>
     </row>
     <row r="47" spans="1:13" hidden="1">
-      <c r="A47" s="275"/>
-[...11 lines deleted...]
-      <c r="M47" s="275"/>
+      <c r="A47" s="168"/>
+      <c r="B47" s="168"/>
+      <c r="C47" s="168"/>
+      <c r="D47" s="168"/>
+      <c r="E47" s="168"/>
+      <c r="F47" s="168"/>
+      <c r="G47" s="168"/>
+      <c r="H47" s="168"/>
+      <c r="I47" s="168"/>
+      <c r="J47" s="168"/>
+      <c r="K47" s="168"/>
+      <c r="L47" s="168"/>
+      <c r="M47" s="168"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="14"/>
     </row>
     <row r="49" spans="1:13 16373:16383">
       <c r="A49" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:13 16373:16383" ht="45" customHeight="1">
-      <c r="A50" s="258" t="s">
+      <c r="A50" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="222" t="s">
+      <c r="B50" s="155" t="s">
         <v>34</v>
       </c>
-      <c r="C50" s="223"/>
-[...1 lines deleted...]
-      <c r="E50" s="206" t="s">
+      <c r="C50" s="156"/>
+      <c r="D50" s="157"/>
+      <c r="E50" s="180" t="s">
         <v>35</v>
       </c>
-      <c r="F50" s="206"/>
-[...1 lines deleted...]
-      <c r="H50" s="258" t="s">
+      <c r="F50" s="180"/>
+      <c r="G50" s="180"/>
+      <c r="H50" s="169" t="s">
         <v>36</v>
       </c>
-      <c r="I50" s="252" t="s">
+      <c r="I50" s="158" t="s">
         <v>37</v>
       </c>
-      <c r="J50" s="253"/>
-      <c r="K50" s="261" t="s">
+      <c r="J50" s="160"/>
+      <c r="K50" s="174" t="s">
         <v>38</v>
       </c>
-      <c r="L50" s="262"/>
-      <c r="M50" s="256" t="s">
+      <c r="L50" s="175"/>
+      <c r="M50" s="181" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:13 16373:16383" ht="20">
-      <c r="A51" s="259"/>
+      <c r="A51" s="170"/>
       <c r="B51" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C51" s="222" t="s">
+      <c r="C51" s="155" t="s">
         <v>41</v>
       </c>
-      <c r="D51" s="221"/>
+      <c r="D51" s="157"/>
       <c r="E51" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="F51" s="206" t="s">
+      <c r="F51" s="180" t="s">
         <v>43</v>
       </c>
-      <c r="G51" s="206"/>
-      <c r="H51" s="259"/>
+      <c r="G51" s="180"/>
+      <c r="H51" s="170"/>
       <c r="I51" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J51" s="59" t="s">
         <v>45</v>
       </c>
-      <c r="K51" s="263"/>
-[...1 lines deleted...]
-      <c r="M51" s="257"/>
+      <c r="K51" s="176"/>
+      <c r="L51" s="177"/>
+      <c r="M51" s="182"/>
     </row>
     <row r="52" spans="1:13 16373:16383" ht="97" customHeight="1">
-      <c r="A52" s="260" t="s">
+      <c r="A52" s="171" t="s">
         <v>245</v>
       </c>
-      <c r="B52" s="260" t="s">
+      <c r="B52" s="171" t="s">
         <v>246</v>
       </c>
-      <c r="C52" s="260" t="s">
+      <c r="C52" s="171" t="s">
         <v>248</v>
       </c>
-      <c r="D52" s="260"/>
+      <c r="D52" s="171"/>
       <c r="E52" s="45">
         <v>91</v>
       </c>
-      <c r="F52" s="244" t="s">
+      <c r="F52" s="119" t="s">
         <v>259</v>
       </c>
-      <c r="G52" s="245"/>
+      <c r="G52" s="120"/>
       <c r="H52" s="45" t="s">
         <v>249</v>
       </c>
       <c r="I52" s="60">
         <v>1</v>
       </c>
       <c r="J52" s="60">
         <v>1.0233000000000001</v>
       </c>
-      <c r="K52" s="254" t="s">
-[...2 lines deleted...]
-      <c r="L52" s="255"/>
+      <c r="K52" s="172" t="s">
+        <v>297</v>
+      </c>
+      <c r="L52" s="173"/>
       <c r="M52" s="44" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="53" spans="1:13 16373:16383" customFormat="1" ht="203" customHeight="1">
-      <c r="A53" s="260"/>
-[...2 lines deleted...]
-      <c r="D53" s="260"/>
+      <c r="A53" s="171"/>
+      <c r="B53" s="171"/>
+      <c r="C53" s="171"/>
+      <c r="D53" s="171"/>
       <c r="E53" s="45">
         <v>92</v>
       </c>
-      <c r="F53" s="244" t="s">
+      <c r="F53" s="119" t="s">
         <v>260</v>
       </c>
-      <c r="G53" s="245"/>
+      <c r="G53" s="120"/>
       <c r="H53" s="45" t="s">
         <v>261</v>
       </c>
       <c r="I53" s="60">
         <v>0.85</v>
       </c>
       <c r="J53" s="60">
         <v>0.99360000000000004</v>
       </c>
-      <c r="K53" s="254" t="s">
-[...2 lines deleted...]
-      <c r="L53" s="255"/>
+      <c r="K53" s="172" t="s">
+        <v>298</v>
+      </c>
+      <c r="L53" s="173"/>
       <c r="M53" s="44" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="XES53" s="7"/>
       <c r="XET53" s="7"/>
       <c r="XEU53" s="7"/>
       <c r="XEV53" s="7"/>
       <c r="XEW53" s="7"/>
       <c r="XEX53" s="7"/>
       <c r="XEY53" s="7"/>
       <c r="XEZ53" s="7"/>
       <c r="XFA53" s="7"/>
       <c r="XFB53" s="7"/>
       <c r="XFC53" s="7"/>
     </row>
     <row r="54" spans="1:13 16373:16383" customFormat="1" ht="200" customHeight="1">
-      <c r="A54" s="260"/>
-[...2 lines deleted...]
-      <c r="D54" s="260"/>
+      <c r="A54" s="171"/>
+      <c r="B54" s="171"/>
+      <c r="C54" s="171"/>
+      <c r="D54" s="171"/>
       <c r="E54" s="44">
         <v>95</v>
       </c>
-      <c r="F54" s="244" t="s">
+      <c r="F54" s="119" t="s">
         <v>262</v>
       </c>
-      <c r="G54" s="245"/>
+      <c r="G54" s="120"/>
       <c r="H54" s="45" t="s">
         <v>263</v>
       </c>
       <c r="I54" s="60">
         <v>1</v>
       </c>
       <c r="J54" s="60">
         <v>0.7</v>
       </c>
-      <c r="K54" s="254" t="s">
-[...2 lines deleted...]
-      <c r="L54" s="255"/>
+      <c r="K54" s="172" t="s">
+        <v>301</v>
+      </c>
+      <c r="L54" s="173"/>
       <c r="M54" s="44" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="XES54" s="7"/>
       <c r="XET54" s="7"/>
       <c r="XEU54" s="7"/>
       <c r="XEV54" s="7"/>
       <c r="XEW54" s="7"/>
       <c r="XEX54" s="7"/>
       <c r="XEY54" s="7"/>
       <c r="XEZ54" s="7"/>
       <c r="XFA54" s="7"/>
       <c r="XFB54" s="7"/>
       <c r="XFC54" s="7"/>
     </row>
-    <row r="55" spans="1:13 16373:16383" customFormat="1" ht="90" customHeight="1">
-[...3 lines deleted...]
-      <c r="D55" s="260"/>
+    <row r="55" spans="1:13 16373:16383" customFormat="1" ht="100" customHeight="1">
+      <c r="A55" s="171"/>
+      <c r="B55" s="171"/>
+      <c r="C55" s="171"/>
+      <c r="D55" s="171"/>
       <c r="E55" s="44">
         <v>96</v>
       </c>
-      <c r="F55" s="244" t="s">
+      <c r="F55" s="119" t="s">
         <v>264</v>
       </c>
-      <c r="G55" s="245"/>
+      <c r="G55" s="120"/>
       <c r="H55" s="45" t="s">
         <v>265</v>
       </c>
       <c r="I55" s="61">
         <v>95</v>
       </c>
       <c r="J55" s="61">
         <v>97.52</v>
       </c>
-      <c r="K55" s="254" t="s">
-[...2 lines deleted...]
-      <c r="L55" s="255"/>
+      <c r="K55" s="172" t="s">
+        <v>303</v>
+      </c>
+      <c r="L55" s="173"/>
       <c r="M55" s="44" t="s">
         <v>251</v>
       </c>
       <c r="XES55" s="7"/>
       <c r="XET55" s="7"/>
       <c r="XEU55" s="7"/>
       <c r="XEV55" s="7"/>
       <c r="XEW55" s="7"/>
       <c r="XEX55" s="7"/>
       <c r="XEY55" s="7"/>
       <c r="XEZ55" s="7"/>
       <c r="XFA55" s="7"/>
       <c r="XFB55" s="7"/>
       <c r="XFC55" s="7"/>
     </row>
     <row r="56" spans="1:13 16373:16383" customFormat="1" ht="100.5" customHeight="1">
-      <c r="A56" s="260"/>
-[...2 lines deleted...]
-      <c r="D56" s="260"/>
+      <c r="A56" s="171"/>
+      <c r="B56" s="171"/>
+      <c r="C56" s="171"/>
+      <c r="D56" s="171"/>
       <c r="E56" s="44">
         <v>98</v>
       </c>
-      <c r="F56" s="244" t="s">
+      <c r="F56" s="119" t="s">
+        <v>434</v>
+      </c>
+      <c r="G56" s="120"/>
+      <c r="H56" s="45" t="s">
         <v>266</v>
-      </c>
-[...2 lines deleted...]
-        <v>267</v>
       </c>
       <c r="I56" s="60">
         <v>1</v>
       </c>
       <c r="J56" s="60">
         <v>1</v>
       </c>
-      <c r="K56" s="254" t="s">
-[...2 lines deleted...]
-      <c r="L56" s="255"/>
+      <c r="K56" s="172" t="s">
+        <v>304</v>
+      </c>
+      <c r="L56" s="173"/>
       <c r="M56" s="46" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="XES56" s="7"/>
       <c r="XET56" s="7"/>
       <c r="XEU56" s="7"/>
       <c r="XEV56" s="7"/>
       <c r="XEW56" s="7"/>
       <c r="XEX56" s="7"/>
       <c r="XEY56" s="7"/>
       <c r="XEZ56" s="7"/>
       <c r="XFA56" s="7"/>
       <c r="XFB56" s="7"/>
       <c r="XFC56" s="7"/>
     </row>
     <row r="57" spans="1:13 16373:16383" customFormat="1" ht="70.5" customHeight="1">
-      <c r="A57" s="260"/>
-[...2 lines deleted...]
-      <c r="D57" s="260"/>
+      <c r="A57" s="171"/>
+      <c r="B57" s="171"/>
+      <c r="C57" s="171"/>
+      <c r="D57" s="171"/>
       <c r="E57" s="44">
         <v>99</v>
       </c>
-      <c r="F57" s="244" t="s">
+      <c r="F57" s="119" t="s">
+        <v>267</v>
+      </c>
+      <c r="G57" s="120"/>
+      <c r="H57" s="45" t="s">
         <v>268</v>
-      </c>
-[...2 lines deleted...]
-        <v>269</v>
       </c>
       <c r="I57" s="60">
         <v>0.9</v>
       </c>
       <c r="J57" s="60">
         <v>1</v>
       </c>
-      <c r="K57" s="254" t="s">
+      <c r="K57" s="172" t="s">
         <v>250</v>
       </c>
-      <c r="L57" s="255"/>
+      <c r="L57" s="173"/>
       <c r="M57" s="46" t="s">
         <v>252</v>
       </c>
       <c r="XES57" s="7"/>
       <c r="XET57" s="7"/>
       <c r="XEU57" s="7"/>
       <c r="XEV57" s="7"/>
       <c r="XEW57" s="7"/>
       <c r="XEX57" s="7"/>
       <c r="XEY57" s="7"/>
       <c r="XEZ57" s="7"/>
       <c r="XFA57" s="7"/>
       <c r="XFB57" s="7"/>
       <c r="XFC57" s="7"/>
     </row>
     <row r="58" spans="1:13 16373:16383" customFormat="1" ht="190" customHeight="1">
-      <c r="A58" s="260"/>
-[...2 lines deleted...]
-      <c r="D58" s="260"/>
+      <c r="A58" s="171"/>
+      <c r="B58" s="171"/>
+      <c r="C58" s="171"/>
+      <c r="D58" s="171"/>
       <c r="E58" s="44">
         <v>101</v>
       </c>
-      <c r="F58" s="244" t="s">
+      <c r="F58" s="119" t="s">
+        <v>270</v>
+      </c>
+      <c r="G58" s="120"/>
+      <c r="H58" s="45" t="s">
         <v>271</v>
-      </c>
-[...2 lines deleted...]
-        <v>272</v>
       </c>
       <c r="I58" s="62">
         <v>9</v>
       </c>
       <c r="J58" s="62">
         <v>7</v>
       </c>
-      <c r="K58" s="254" t="s">
-[...2 lines deleted...]
-      <c r="L58" s="255"/>
+      <c r="K58" s="172" t="s">
+        <v>305</v>
+      </c>
+      <c r="L58" s="173"/>
       <c r="M58" s="44" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="XES58" s="7"/>
       <c r="XET58" s="7"/>
       <c r="XEU58" s="7"/>
       <c r="XEV58" s="7"/>
       <c r="XEW58" s="7"/>
       <c r="XEX58" s="7"/>
       <c r="XEY58" s="7"/>
       <c r="XEZ58" s="7"/>
       <c r="XFA58" s="7"/>
       <c r="XFB58" s="7"/>
       <c r="XFC58" s="7"/>
     </row>
     <row r="59" spans="1:13 16373:16383" customFormat="1" ht="85.5" customHeight="1">
-      <c r="A59" s="260"/>
-[...2 lines deleted...]
-      <c r="D59" s="260"/>
+      <c r="A59" s="171"/>
+      <c r="B59" s="171"/>
+      <c r="C59" s="171"/>
+      <c r="D59" s="171"/>
       <c r="E59" s="44">
         <v>102</v>
       </c>
-      <c r="F59" s="244" t="s">
+      <c r="F59" s="119" t="s">
+        <v>272</v>
+      </c>
+      <c r="G59" s="120"/>
+      <c r="H59" s="45" t="s">
         <v>273</v>
-      </c>
-[...2 lines deleted...]
-        <v>274</v>
       </c>
       <c r="I59" s="62">
         <v>7</v>
       </c>
       <c r="J59" s="62">
         <v>6</v>
       </c>
-      <c r="K59" s="265" t="s">
+      <c r="K59" s="178" t="s">
+        <v>274</v>
+      </c>
+      <c r="L59" s="179"/>
+      <c r="M59" s="44" t="s">
         <v>275</v>
-      </c>
-[...2 lines deleted...]
-        <v>276</v>
       </c>
       <c r="XES59" s="7"/>
       <c r="XET59" s="7"/>
       <c r="XEU59" s="7"/>
       <c r="XEV59" s="7"/>
       <c r="XEW59" s="7"/>
       <c r="XEX59" s="7"/>
       <c r="XEY59" s="7"/>
       <c r="XEZ59" s="7"/>
       <c r="XFA59" s="7"/>
       <c r="XFB59" s="7"/>
       <c r="XFC59" s="7"/>
     </row>
     <row r="60" spans="1:13 16373:16383" customFormat="1" ht="128.5" customHeight="1">
-      <c r="A60" s="260"/>
-[...2 lines deleted...]
-      <c r="D60" s="260"/>
+      <c r="A60" s="171"/>
+      <c r="B60" s="171"/>
+      <c r="C60" s="171"/>
+      <c r="D60" s="171"/>
       <c r="E60" s="44">
         <v>103</v>
       </c>
-      <c r="F60" s="244" t="s">
+      <c r="F60" s="119" t="s">
+        <v>276</v>
+      </c>
+      <c r="G60" s="120"/>
+      <c r="H60" s="45" t="s">
         <v>277</v>
-      </c>
-[...2 lines deleted...]
-        <v>278</v>
       </c>
       <c r="I60" s="60">
         <v>0.9</v>
       </c>
       <c r="J60" s="60">
         <v>0.83330000000000004</v>
       </c>
-      <c r="K60" s="244" t="s">
-[...2 lines deleted...]
-      <c r="L60" s="267"/>
+      <c r="K60" s="119" t="s">
+        <v>306</v>
+      </c>
+      <c r="L60" s="134"/>
       <c r="M60" s="44" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="XES60" s="7"/>
       <c r="XET60" s="7"/>
       <c r="XEU60" s="7"/>
       <c r="XEV60" s="7"/>
       <c r="XEW60" s="7"/>
       <c r="XEX60" s="7"/>
       <c r="XEY60" s="7"/>
       <c r="XEZ60" s="7"/>
       <c r="XFA60" s="7"/>
       <c r="XFB60" s="7"/>
       <c r="XFC60" s="7"/>
     </row>
-    <row r="61" spans="1:13 16373:16383" customFormat="1" ht="108.65" customHeight="1">
-[...3 lines deleted...]
-      <c r="D61" s="260"/>
+    <row r="61" spans="1:13 16373:16383" customFormat="1" ht="104" customHeight="1">
+      <c r="A61" s="171"/>
+      <c r="B61" s="171"/>
+      <c r="C61" s="171"/>
+      <c r="D61" s="171"/>
       <c r="E61" s="44">
         <v>104</v>
       </c>
-      <c r="F61" s="244" t="s">
-[...2 lines deleted...]
-      <c r="G61" s="245"/>
+      <c r="F61" s="119" t="s">
+        <v>435</v>
+      </c>
+      <c r="G61" s="120"/>
       <c r="H61" s="45" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="I61" s="60">
         <v>1</v>
       </c>
       <c r="J61" s="60">
         <v>1.6667000000000001</v>
       </c>
-      <c r="K61" s="244" t="s">
-[...2 lines deleted...]
-      <c r="L61" s="267"/>
+      <c r="K61" s="119" t="s">
+        <v>307</v>
+      </c>
+      <c r="L61" s="134"/>
       <c r="M61" s="44" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="XES61" s="7"/>
       <c r="XET61" s="7"/>
       <c r="XEU61" s="7"/>
       <c r="XEV61" s="7"/>
       <c r="XEW61" s="7"/>
       <c r="XEX61" s="7"/>
       <c r="XEY61" s="7"/>
       <c r="XEZ61" s="7"/>
       <c r="XFA61" s="7"/>
       <c r="XFB61" s="7"/>
       <c r="XFC61" s="7"/>
     </row>
     <row r="62" spans="1:13 16373:16383" customFormat="1" ht="173.4" customHeight="1">
-      <c r="A62" s="260"/>
-[...2 lines deleted...]
-      <c r="D62" s="260"/>
+      <c r="A62" s="171"/>
+      <c r="B62" s="171"/>
+      <c r="C62" s="171"/>
+      <c r="D62" s="171"/>
       <c r="E62" s="44">
         <v>105</v>
       </c>
-      <c r="F62" s="244" t="s">
-[...2 lines deleted...]
-      <c r="G62" s="245"/>
+      <c r="F62" s="119" t="s">
+        <v>282</v>
+      </c>
+      <c r="G62" s="120"/>
       <c r="H62" s="45" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="I62" s="60">
         <v>0.8</v>
       </c>
       <c r="J62" s="60">
         <v>1.345</v>
       </c>
-      <c r="K62" s="244" t="s">
-[...2 lines deleted...]
-      <c r="L62" s="267"/>
+      <c r="K62" s="119" t="s">
+        <v>308</v>
+      </c>
+      <c r="L62" s="134"/>
       <c r="M62" s="44" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="XES62" s="7"/>
       <c r="XET62" s="7"/>
       <c r="XEU62" s="7"/>
       <c r="XEV62" s="7"/>
       <c r="XEW62" s="7"/>
       <c r="XEX62" s="7"/>
       <c r="XEY62" s="7"/>
       <c r="XEZ62" s="7"/>
       <c r="XFA62" s="7"/>
       <c r="XFB62" s="7"/>
       <c r="XFC62" s="7"/>
     </row>
     <row r="63" spans="1:13 16373:16383" customFormat="1" ht="87.65" customHeight="1">
-      <c r="A63" s="260"/>
-[...2 lines deleted...]
-      <c r="D63" s="260"/>
+      <c r="A63" s="171"/>
+      <c r="B63" s="171"/>
+      <c r="C63" s="171"/>
+      <c r="D63" s="171"/>
       <c r="E63" s="44">
         <v>106</v>
       </c>
-      <c r="F63" s="244" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="245"/>
+      <c r="F63" s="119" t="s">
+        <v>452</v>
+      </c>
+      <c r="G63" s="120"/>
       <c r="H63" s="45" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="I63" s="60">
         <v>1</v>
       </c>
       <c r="J63" s="60">
         <v>0.83199999999999996</v>
       </c>
-      <c r="K63" s="244" t="s">
-[...2 lines deleted...]
-      <c r="L63" s="267"/>
+      <c r="K63" s="119" t="s">
+        <v>286</v>
+      </c>
+      <c r="L63" s="134"/>
       <c r="M63" s="44" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="XES63" s="7"/>
       <c r="XET63" s="7"/>
       <c r="XEU63" s="7"/>
       <c r="XEV63" s="7"/>
       <c r="XEW63" s="7"/>
       <c r="XEX63" s="7"/>
       <c r="XEY63" s="7"/>
       <c r="XEZ63" s="7"/>
       <c r="XFA63" s="7"/>
       <c r="XFB63" s="7"/>
       <c r="XFC63" s="7"/>
     </row>
     <row r="64" spans="1:13 16373:16383" customFormat="1" ht="128.5" customHeight="1">
-      <c r="A64" s="260"/>
-[...2 lines deleted...]
-      <c r="D64" s="260"/>
+      <c r="A64" s="171"/>
+      <c r="B64" s="171"/>
+      <c r="C64" s="171"/>
+      <c r="D64" s="171"/>
       <c r="E64" s="44">
         <v>107</v>
       </c>
-      <c r="F64" s="244" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="245"/>
+      <c r="F64" s="119" t="s">
+        <v>453</v>
+      </c>
+      <c r="G64" s="120"/>
       <c r="H64" s="45" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="I64" s="60">
         <v>0.9</v>
       </c>
       <c r="J64" s="60">
         <v>0</v>
       </c>
-      <c r="K64" s="254" t="s">
-[...2 lines deleted...]
-      <c r="L64" s="255"/>
+      <c r="K64" s="172" t="s">
+        <v>289</v>
+      </c>
+      <c r="L64" s="173"/>
       <c r="M64" s="44" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="XES64" s="7"/>
       <c r="XET64" s="7"/>
       <c r="XEU64" s="7"/>
       <c r="XEV64" s="7"/>
       <c r="XEW64" s="7"/>
       <c r="XEX64" s="7"/>
       <c r="XEY64" s="7"/>
       <c r="XEZ64" s="7"/>
       <c r="XFA64" s="7"/>
       <c r="XFB64" s="7"/>
       <c r="XFC64" s="7"/>
     </row>
     <row r="65" spans="1:13" ht="20.25" customHeight="1">
       <c r="A65" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B65" s="18"/>
       <c r="C65" s="19"/>
       <c r="D65" s="19"/>
       <c r="E65" s="19"/>
       <c r="F65" s="20"/>
       <c r="G65" s="20"/>
       <c r="H65" s="20"/>
       <c r="I65" s="20"/>
       <c r="J65" s="20"/>
       <c r="K65" s="22"/>
       <c r="L65" s="22"/>
       <c r="M65" s="22"/>
     </row>
     <row r="66" spans="1:13" ht="20.25" customHeight="1">
       <c r="A66" s="76" t="s">
         <v>47</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="19"/>
       <c r="D66" s="19"/>
       <c r="E66" s="19"/>
       <c r="F66" s="20"/>
       <c r="G66" s="20"/>
       <c r="H66" s="20"/>
       <c r="I66" s="20"/>
       <c r="J66" s="20"/>
       <c r="K66" s="22"/>
       <c r="L66" s="22"/>
       <c r="M66" s="22"/>
     </row>
     <row r="67" spans="1:13" s="8" customFormat="1" ht="33.5" customHeight="1">
-      <c r="A67" s="155" t="s">
+      <c r="A67" s="135" t="s">
         <v>48</v>
       </c>
-      <c r="B67" s="155"/>
-[...2 lines deleted...]
-      <c r="E67" s="156" t="s">
+      <c r="B67" s="135"/>
+      <c r="C67" s="135"/>
+      <c r="D67" s="135"/>
+      <c r="E67" s="136" t="s">
         <v>49</v>
       </c>
-      <c r="F67" s="157"/>
-[...2 lines deleted...]
-      <c r="I67" s="155" t="s">
+      <c r="F67" s="137"/>
+      <c r="G67" s="137"/>
+      <c r="H67" s="138"/>
+      <c r="I67" s="135" t="s">
         <v>50</v>
       </c>
-      <c r="J67" s="155"/>
-      <c r="K67" s="155" t="s">
+      <c r="J67" s="135"/>
+      <c r="K67" s="135" t="s">
         <v>51</v>
       </c>
-      <c r="L67" s="155"/>
-[...3 lines deleted...]
-      <c r="A68" s="298" t="s">
+      <c r="L67" s="135"/>
+      <c r="M67" s="135"/>
+    </row>
+    <row r="68" spans="1:13" s="54" customFormat="1" ht="366" customHeight="1">
+      <c r="A68" s="92" t="s">
         <v>253</v>
       </c>
-      <c r="B68" s="298"/>
-[...8 lines deleted...]
-      <c r="I68" s="299">
+      <c r="B68" s="92"/>
+      <c r="C68" s="92"/>
+      <c r="D68" s="92"/>
+      <c r="E68" s="92" t="s">
+        <v>396</v>
+      </c>
+      <c r="F68" s="92"/>
+      <c r="G68" s="92"/>
+      <c r="H68" s="92"/>
+      <c r="I68" s="91">
         <v>1</v>
       </c>
-      <c r="J68" s="298"/>
-[...7 lines deleted...]
-      <c r="A69" s="298" t="s">
+      <c r="J68" s="92"/>
+      <c r="K68" s="83" t="s">
+        <v>397</v>
+      </c>
+      <c r="L68" s="84"/>
+      <c r="M68" s="85"/>
+    </row>
+    <row r="69" spans="1:13" s="54" customFormat="1" ht="87" customHeight="1">
+      <c r="A69" s="92" t="s">
         <v>253</v>
       </c>
-      <c r="B69" s="298"/>
-[...8 lines deleted...]
-      <c r="I69" s="299">
+      <c r="B69" s="92"/>
+      <c r="C69" s="92"/>
+      <c r="D69" s="92"/>
+      <c r="E69" s="92" t="s">
+        <v>395</v>
+      </c>
+      <c r="F69" s="92"/>
+      <c r="G69" s="92"/>
+      <c r="H69" s="92"/>
+      <c r="I69" s="91">
         <v>1</v>
       </c>
-      <c r="J69" s="298"/>
-[...4 lines deleted...]
-      <c r="M69" s="251"/>
+      <c r="J69" s="92"/>
+      <c r="K69" s="83" t="s">
+        <v>394</v>
+      </c>
+      <c r="L69" s="84"/>
+      <c r="M69" s="85"/>
     </row>
     <row r="70" spans="1:13" ht="20.25" customHeight="1">
       <c r="A70" s="21"/>
       <c r="B70" s="21"/>
       <c r="C70" s="21"/>
       <c r="D70" s="21"/>
       <c r="E70" s="18"/>
       <c r="F70" s="18"/>
       <c r="G70" s="18"/>
       <c r="H70" s="18"/>
       <c r="I70" s="20"/>
       <c r="J70" s="20"/>
       <c r="K70" s="22"/>
       <c r="L70" s="22"/>
       <c r="M70" s="22"/>
     </row>
     <row r="71" spans="1:13" ht="20.25" customHeight="1">
       <c r="A71" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B71" s="21"/>
       <c r="C71" s="21"/>
       <c r="D71" s="21"/>
       <c r="E71" s="18"/>
       <c r="F71" s="18"/>
       <c r="G71" s="18"/>
       <c r="H71" s="18"/>
       <c r="I71" s="20"/>
       <c r="J71" s="20"/>
       <c r="K71" s="22"/>
       <c r="L71" s="22"/>
       <c r="M71" s="22"/>
     </row>
     <row r="72" spans="1:13" ht="55" customHeight="1">
-      <c r="A72" s="155" t="s">
+      <c r="A72" s="135" t="s">
         <v>53</v>
       </c>
-      <c r="B72" s="155"/>
-[...4 lines deleted...]
-      <c r="G72" s="156" t="s">
+      <c r="B72" s="135"/>
+      <c r="C72" s="135"/>
+      <c r="D72" s="135"/>
+      <c r="E72" s="135"/>
+      <c r="F72" s="135"/>
+      <c r="G72" s="136" t="s">
         <v>54</v>
       </c>
-      <c r="H72" s="158"/>
-      <c r="I72" s="155" t="s">
+      <c r="H72" s="138"/>
+      <c r="I72" s="135" t="s">
         <v>55</v>
       </c>
-      <c r="J72" s="155"/>
-[...5 lines deleted...]
-      <c r="A73" s="246" t="s">
+      <c r="J72" s="135"/>
+      <c r="K72" s="135"/>
+      <c r="L72" s="135"/>
+      <c r="M72" s="135"/>
+    </row>
+    <row r="73" spans="1:13" s="54" customFormat="1" ht="409.5" customHeight="1">
+      <c r="A73" s="183" t="s">
         <v>245</v>
       </c>
-      <c r="B73" s="246"/>
-[...4 lines deleted...]
-      <c r="G73" s="247">
+      <c r="B73" s="183"/>
+      <c r="C73" s="183"/>
+      <c r="D73" s="183"/>
+      <c r="E73" s="183"/>
+      <c r="F73" s="183"/>
+      <c r="G73" s="184">
         <v>0.93</v>
       </c>
-      <c r="H73" s="248"/>
-[...6 lines deleted...]
-      <c r="M73" s="251"/>
+      <c r="H73" s="185"/>
+      <c r="I73" s="186" t="s">
+        <v>398</v>
+      </c>
+      <c r="J73" s="187"/>
+      <c r="K73" s="187"/>
+      <c r="L73" s="187"/>
+      <c r="M73" s="188"/>
     </row>
     <row r="74" spans="1:13" ht="20.25" customHeight="1">
       <c r="A74" s="21"/>
       <c r="B74" s="21"/>
       <c r="C74" s="21"/>
       <c r="D74" s="21"/>
       <c r="E74" s="18"/>
       <c r="F74" s="18"/>
       <c r="G74" s="18"/>
       <c r="H74" s="18"/>
       <c r="I74" s="20"/>
       <c r="J74" s="20"/>
       <c r="K74" s="22"/>
       <c r="L74" s="22"/>
       <c r="M74" s="22"/>
     </row>
     <row r="75" spans="1:13" ht="20.25" customHeight="1">
       <c r="A75" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E75" s="23"/>
       <c r="F75" s="23"/>
       <c r="G75" s="23"/>
       <c r="H75" s="23"/>
       <c r="J75" s="22"/>
       <c r="K75" s="22"/>
       <c r="L75" s="22"/>
       <c r="M75" s="22"/>
     </row>
     <row r="76" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A76" s="156" t="s">
+      <c r="A76" s="136" t="s">
         <v>57</v>
       </c>
-      <c r="B76" s="157"/>
-[...10 lines deleted...]
-      <c r="M76" s="158"/>
+      <c r="B76" s="137"/>
+      <c r="C76" s="137"/>
+      <c r="D76" s="137"/>
+      <c r="E76" s="137"/>
+      <c r="F76" s="137"/>
+      <c r="G76" s="137"/>
+      <c r="H76" s="137"/>
+      <c r="I76" s="137"/>
+      <c r="J76" s="137"/>
+      <c r="K76" s="137"/>
+      <c r="L76" s="137"/>
+      <c r="M76" s="138"/>
     </row>
     <row r="77" spans="1:13" ht="24" customHeight="1">
-      <c r="A77" s="155" t="s">
+      <c r="A77" s="135" t="s">
         <v>58</v>
       </c>
-      <c r="B77" s="155"/>
-[...1 lines deleted...]
-      <c r="D77" s="155" t="s">
+      <c r="B77" s="135"/>
+      <c r="C77" s="135"/>
+      <c r="D77" s="135" t="s">
         <v>59</v>
       </c>
-      <c r="E77" s="155"/>
-[...1 lines deleted...]
-      <c r="G77" s="156" t="s">
+      <c r="E77" s="135"/>
+      <c r="F77" s="135"/>
+      <c r="G77" s="136" t="s">
         <v>60</v>
       </c>
-      <c r="H77" s="157"/>
-[...1 lines deleted...]
-      <c r="J77" s="155" t="s">
+      <c r="H77" s="137"/>
+      <c r="I77" s="138"/>
+      <c r="J77" s="135" t="s">
         <v>61</v>
       </c>
-      <c r="K77" s="155"/>
-[...1 lines deleted...]
-      <c r="M77" s="155"/>
+      <c r="K77" s="135"/>
+      <c r="L77" s="135"/>
+      <c r="M77" s="135"/>
     </row>
     <row r="78" spans="1:13" ht="38.5" customHeight="1">
-      <c r="A78" s="237">
+      <c r="A78" s="189">
         <v>19523724.449999999</v>
       </c>
-      <c r="B78" s="237"/>
-[...1 lines deleted...]
-      <c r="D78" s="238">
+      <c r="B78" s="189"/>
+      <c r="C78" s="189"/>
+      <c r="D78" s="190">
         <v>1080962.3999999999</v>
       </c>
-      <c r="E78" s="238"/>
-[...1 lines deleted...]
-      <c r="G78" s="239">
+      <c r="E78" s="190"/>
+      <c r="F78" s="190"/>
+      <c r="G78" s="191">
         <f>+A78-D78</f>
         <v>18442762.050000001</v>
       </c>
-      <c r="H78" s="240"/>
-[...6 lines deleted...]
-      <c r="M78" s="243"/>
+      <c r="H78" s="192"/>
+      <c r="I78" s="193"/>
+      <c r="J78" s="194" t="s">
+        <v>319</v>
+      </c>
+      <c r="K78" s="195"/>
+      <c r="L78" s="195"/>
+      <c r="M78" s="195"/>
     </row>
     <row r="79" spans="1:13" ht="16" customHeight="1">
       <c r="A79" s="24"/>
       <c r="B79" s="24"/>
       <c r="C79" s="24"/>
       <c r="D79" s="22"/>
       <c r="E79" s="22"/>
       <c r="F79" s="22"/>
       <c r="G79" s="25"/>
       <c r="H79" s="25"/>
       <c r="I79" s="25"/>
       <c r="J79" s="22"/>
       <c r="K79" s="22"/>
       <c r="L79" s="22"/>
       <c r="M79" s="22"/>
     </row>
     <row r="80" spans="1:13" ht="20.25" customHeight="1">
       <c r="A80" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B80" s="24"/>
       <c r="C80" s="24"/>
       <c r="D80" s="22"/>
       <c r="E80" s="22"/>
       <c r="F80" s="22"/>
@@ -5039,4387 +5089,4456 @@
       <c r="H80" s="25"/>
       <c r="I80" s="25"/>
       <c r="J80" s="22"/>
       <c r="K80" s="22"/>
       <c r="L80" s="22"/>
       <c r="M80" s="22"/>
     </row>
     <row r="81" spans="1:13" ht="20.25" customHeight="1">
       <c r="A81" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B81" s="24"/>
       <c r="C81" s="24"/>
       <c r="D81" s="22"/>
       <c r="E81" s="22"/>
       <c r="F81" s="22"/>
       <c r="G81" s="25"/>
       <c r="H81" s="25"/>
       <c r="I81" s="25"/>
       <c r="J81" s="22"/>
       <c r="K81" s="22"/>
       <c r="L81" s="22"/>
       <c r="M81" s="22"/>
     </row>
     <row r="82" spans="1:13" ht="50.15" customHeight="1">
-      <c r="A82" s="206" t="s">
+      <c r="A82" s="180" t="s">
         <v>64</v>
       </c>
-      <c r="B82" s="206"/>
-[...1 lines deleted...]
-      <c r="D82" s="206" t="s">
+      <c r="B82" s="180"/>
+      <c r="C82" s="180"/>
+      <c r="D82" s="180" t="s">
         <v>65</v>
       </c>
-      <c r="E82" s="206"/>
-[...1 lines deleted...]
-      <c r="G82" s="206"/>
+      <c r="E82" s="180"/>
+      <c r="F82" s="180"/>
+      <c r="G82" s="180"/>
       <c r="H82" s="26" t="s">
         <v>66</v>
       </c>
       <c r="I82" s="26" t="s">
         <v>67</v>
       </c>
-      <c r="J82" s="206" t="s">
+      <c r="J82" s="180" t="s">
         <v>61</v>
       </c>
-      <c r="K82" s="206"/>
-[...1 lines deleted...]
-      <c r="M82" s="206"/>
+      <c r="K82" s="180"/>
+      <c r="L82" s="180"/>
+      <c r="M82" s="180"/>
     </row>
     <row r="83" spans="1:13" ht="60" customHeight="1">
-      <c r="A83" s="229" t="s">
-[...9 lines deleted...]
-      <c r="G83" s="232"/>
+      <c r="A83" s="121" t="s">
+        <v>309</v>
+      </c>
+      <c r="B83" s="122"/>
+      <c r="C83" s="123"/>
+      <c r="D83" s="124" t="s">
+        <v>323</v>
+      </c>
+      <c r="E83" s="124"/>
+      <c r="F83" s="124"/>
+      <c r="G83" s="124"/>
       <c r="H83" s="55">
         <v>2312994.31</v>
       </c>
       <c r="I83" s="55">
         <v>1486894.4500000002</v>
       </c>
-      <c r="J83" s="289" t="s">
-[...4 lines deleted...]
-      <c r="M83" s="291"/>
+      <c r="J83" s="125" t="s">
+        <v>455</v>
+      </c>
+      <c r="K83" s="126"/>
+      <c r="L83" s="126"/>
+      <c r="M83" s="127"/>
     </row>
     <row r="84" spans="1:13" ht="60" customHeight="1">
-      <c r="A84" s="229" t="s">
-[...9 lines deleted...]
-      <c r="G84" s="232"/>
+      <c r="A84" s="121" t="s">
+        <v>310</v>
+      </c>
+      <c r="B84" s="122"/>
+      <c r="C84" s="123"/>
+      <c r="D84" s="124" t="s">
+        <v>324</v>
+      </c>
+      <c r="E84" s="124"/>
+      <c r="F84" s="124"/>
+      <c r="G84" s="124"/>
       <c r="H84" s="55">
         <v>6110182.9999999991</v>
       </c>
       <c r="I84" s="55">
         <v>2174309.5800000005</v>
       </c>
-      <c r="J84" s="292"/>
-[...2 lines deleted...]
-      <c r="M84" s="294"/>
+      <c r="J84" s="128"/>
+      <c r="K84" s="129"/>
+      <c r="L84" s="129"/>
+      <c r="M84" s="130"/>
     </row>
     <row r="85" spans="1:13" ht="51.65" customHeight="1">
-      <c r="A85" s="229" t="s">
-[...9 lines deleted...]
-      <c r="G85" s="232"/>
+      <c r="A85" s="121" t="s">
+        <v>311</v>
+      </c>
+      <c r="B85" s="122"/>
+      <c r="C85" s="123"/>
+      <c r="D85" s="124" t="s">
+        <v>326</v>
+      </c>
+      <c r="E85" s="124"/>
+      <c r="F85" s="124"/>
+      <c r="G85" s="124"/>
       <c r="H85" s="55">
         <v>3045613.0600000005</v>
       </c>
       <c r="I85" s="55">
         <v>1157064.68</v>
       </c>
-      <c r="J85" s="292"/>
-[...2 lines deleted...]
-      <c r="M85" s="294"/>
+      <c r="J85" s="128"/>
+      <c r="K85" s="129"/>
+      <c r="L85" s="129"/>
+      <c r="M85" s="130"/>
     </row>
     <row r="86" spans="1:13" ht="46.75" customHeight="1">
-      <c r="A86" s="229" t="s">
-[...9 lines deleted...]
-      <c r="G86" s="232"/>
+      <c r="A86" s="121" t="s">
+        <v>312</v>
+      </c>
+      <c r="B86" s="122"/>
+      <c r="C86" s="123"/>
+      <c r="D86" s="124" t="s">
+        <v>325</v>
+      </c>
+      <c r="E86" s="124"/>
+      <c r="F86" s="124"/>
+      <c r="G86" s="124"/>
       <c r="H86" s="55">
         <v>5864516.8999999994</v>
       </c>
       <c r="I86" s="55">
         <v>4542587.5299999993</v>
       </c>
-      <c r="J86" s="292"/>
-[...2 lines deleted...]
-      <c r="M86" s="294"/>
+      <c r="J86" s="128"/>
+      <c r="K86" s="129"/>
+      <c r="L86" s="129"/>
+      <c r="M86" s="130"/>
     </row>
     <row r="87" spans="1:13" ht="42" customHeight="1">
-      <c r="A87" s="229" t="s">
-[...9 lines deleted...]
-      <c r="G87" s="236"/>
+      <c r="A87" s="121" t="s">
+        <v>313</v>
+      </c>
+      <c r="B87" s="122"/>
+      <c r="C87" s="123"/>
+      <c r="D87" s="124" t="s">
+        <v>328</v>
+      </c>
+      <c r="E87" s="124"/>
+      <c r="F87" s="124"/>
+      <c r="G87" s="124"/>
       <c r="H87" s="55">
         <v>476007.16000000003</v>
       </c>
       <c r="I87" s="55">
         <v>351019.17</v>
       </c>
-      <c r="J87" s="292"/>
-[...2 lines deleted...]
-      <c r="M87" s="294"/>
+      <c r="J87" s="128"/>
+      <c r="K87" s="129"/>
+      <c r="L87" s="129"/>
+      <c r="M87" s="130"/>
     </row>
     <row r="88" spans="1:13" ht="62.4" customHeight="1">
-      <c r="A88" s="229" t="s">
-[...9 lines deleted...]
-      <c r="G88" s="233"/>
+      <c r="A88" s="121" t="s">
+        <v>314</v>
+      </c>
+      <c r="B88" s="122"/>
+      <c r="C88" s="123"/>
+      <c r="D88" s="124" t="s">
+        <v>329</v>
+      </c>
+      <c r="E88" s="124"/>
+      <c r="F88" s="124"/>
+      <c r="G88" s="124"/>
       <c r="H88" s="55">
         <v>1708147.0100000002</v>
       </c>
       <c r="I88" s="55">
         <v>1659480.1799999997</v>
       </c>
-      <c r="J88" s="292"/>
-[...2 lines deleted...]
-      <c r="M88" s="294"/>
+      <c r="J88" s="128"/>
+      <c r="K88" s="129"/>
+      <c r="L88" s="129"/>
+      <c r="M88" s="130"/>
     </row>
     <row r="89" spans="1:13" ht="74.400000000000006" customHeight="1">
-      <c r="A89" s="229" t="s">
-[...9 lines deleted...]
-      <c r="G89" s="233"/>
+      <c r="A89" s="121" t="s">
+        <v>327</v>
+      </c>
+      <c r="B89" s="122"/>
+      <c r="C89" s="123"/>
+      <c r="D89" s="124" t="s">
+        <v>330</v>
+      </c>
+      <c r="E89" s="124"/>
+      <c r="F89" s="124"/>
+      <c r="G89" s="124"/>
       <c r="H89" s="55">
         <v>2129884.8899999997</v>
       </c>
       <c r="I89" s="55">
         <v>1665424.92</v>
       </c>
-      <c r="J89" s="295"/>
-[...2 lines deleted...]
-      <c r="M89" s="297"/>
+      <c r="J89" s="131"/>
+      <c r="K89" s="132"/>
+      <c r="L89" s="132"/>
+      <c r="M89" s="133"/>
     </row>
     <row r="90" spans="1:13" ht="20.25" customHeight="1">
       <c r="A90" s="15" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="91" spans="1:13" ht="26.15" customHeight="1">
-      <c r="A91" s="221" t="s">
+      <c r="A91" s="157" t="s">
         <v>69</v>
       </c>
-      <c r="B91" s="206"/>
-      <c r="C91" s="206" t="s">
+      <c r="B91" s="180"/>
+      <c r="C91" s="180" t="s">
         <v>70</v>
       </c>
-      <c r="D91" s="206"/>
-      <c r="E91" s="206" t="s">
+      <c r="D91" s="180"/>
+      <c r="E91" s="180" t="s">
         <v>71</v>
       </c>
-      <c r="F91" s="206"/>
-      <c r="G91" s="222" t="s">
+      <c r="F91" s="180"/>
+      <c r="G91" s="155" t="s">
         <v>72</v>
       </c>
-      <c r="H91" s="223"/>
-[...1 lines deleted...]
-      <c r="J91" s="206" t="s">
+      <c r="H91" s="156"/>
+      <c r="I91" s="157"/>
+      <c r="J91" s="180" t="s">
         <v>73</v>
       </c>
-      <c r="K91" s="206"/>
-      <c r="L91" s="206"/>
+      <c r="K91" s="180"/>
+      <c r="L91" s="180"/>
       <c r="M91" s="26" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A92" s="224">
+      <c r="A92" s="196">
         <v>21647346.330000002</v>
       </c>
-      <c r="B92" s="225"/>
-      <c r="C92" s="226">
+      <c r="B92" s="197"/>
+      <c r="C92" s="198">
         <v>2141682.46</v>
       </c>
-      <c r="D92" s="225"/>
-      <c r="E92" s="226">
+      <c r="D92" s="197"/>
+      <c r="E92" s="198">
         <v>1982621.55</v>
       </c>
-      <c r="F92" s="225"/>
-      <c r="G92" s="227">
+      <c r="F92" s="197"/>
+      <c r="G92" s="199">
         <v>19505663.870000001</v>
       </c>
-      <c r="H92" s="228"/>
-[...1 lines deleted...]
-      <c r="J92" s="227">
+      <c r="H92" s="200"/>
+      <c r="I92" s="196"/>
+      <c r="J92" s="199">
         <v>11054158.960000001</v>
       </c>
-      <c r="K92" s="228"/>
-      <c r="L92" s="224"/>
+      <c r="K92" s="200"/>
+      <c r="L92" s="196"/>
       <c r="M92" s="56">
         <v>0.60219999999999996</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="20.25" customHeight="1">
       <c r="A93" s="27"/>
       <c r="B93" s="27"/>
       <c r="C93" s="27"/>
       <c r="D93" s="28"/>
       <c r="E93" s="28"/>
       <c r="F93" s="28"/>
       <c r="G93" s="28"/>
       <c r="J93" s="22"/>
       <c r="K93" s="22"/>
       <c r="L93" s="22"/>
       <c r="M93" s="22"/>
     </row>
     <row r="94" spans="1:13" ht="20.25" customHeight="1">
       <c r="A94" s="15" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A95" s="155" t="s">
+      <c r="A95" s="135" t="s">
         <v>76</v>
       </c>
-      <c r="B95" s="155"/>
-[...2 lines deleted...]
-      <c r="E95" s="156" t="s">
+      <c r="B95" s="135"/>
+      <c r="C95" s="135"/>
+      <c r="D95" s="135"/>
+      <c r="E95" s="136" t="s">
         <v>77</v>
       </c>
-      <c r="F95" s="157"/>
-[...3 lines deleted...]
-      <c r="J95" s="155" t="s">
+      <c r="F95" s="137"/>
+      <c r="G95" s="137"/>
+      <c r="H95" s="137"/>
+      <c r="I95" s="138"/>
+      <c r="J95" s="135" t="s">
         <v>61</v>
       </c>
-      <c r="K95" s="155"/>
-[...1 lines deleted...]
-      <c r="M95" s="155"/>
+      <c r="K95" s="135"/>
+      <c r="L95" s="135"/>
+      <c r="M95" s="135"/>
     </row>
     <row r="96" spans="1:13" ht="20.25" customHeight="1">
       <c r="A96" s="201" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B96" s="201"/>
       <c r="C96" s="201"/>
       <c r="D96" s="201"/>
-      <c r="E96" s="211" t="s">
-[...11 lines deleted...]
-      <c r="M96" s="216"/>
+      <c r="E96" s="202" t="s">
+        <v>316</v>
+      </c>
+      <c r="F96" s="203"/>
+      <c r="G96" s="203"/>
+      <c r="H96" s="203"/>
+      <c r="I96" s="204"/>
+      <c r="J96" s="209" t="s">
+        <v>436</v>
+      </c>
+      <c r="K96" s="210"/>
+      <c r="L96" s="210"/>
+      <c r="M96" s="211"/>
     </row>
     <row r="97" spans="1:13" ht="82" customHeight="1">
-      <c r="A97" s="217" t="s">
-[...17 lines deleted...]
-      <c r="M97" s="216"/>
+      <c r="A97" s="205" t="s">
+        <v>317</v>
+      </c>
+      <c r="B97" s="205"/>
+      <c r="C97" s="205"/>
+      <c r="D97" s="205"/>
+      <c r="E97" s="206" t="s">
+        <v>318</v>
+      </c>
+      <c r="F97" s="207"/>
+      <c r="G97" s="207"/>
+      <c r="H97" s="207"/>
+      <c r="I97" s="208"/>
+      <c r="J97" s="212"/>
+      <c r="K97" s="213"/>
+      <c r="L97" s="213"/>
+      <c r="M97" s="214"/>
     </row>
     <row r="98" spans="1:13" ht="20.25" customHeight="1">
       <c r="A98" s="27"/>
       <c r="B98" s="27"/>
       <c r="C98" s="27"/>
       <c r="D98" s="28"/>
       <c r="E98" s="28"/>
       <c r="F98" s="28"/>
       <c r="G98" s="28"/>
       <c r="J98" s="22"/>
       <c r="K98" s="22"/>
       <c r="L98" s="22"/>
       <c r="M98" s="22"/>
     </row>
     <row r="99" spans="1:13" ht="20.25" customHeight="1">
       <c r="A99" s="15" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="100" spans="1:13" ht="41.15" customHeight="1">
-      <c r="A100" s="206" t="s">
+      <c r="A100" s="180" t="s">
         <v>79</v>
       </c>
-      <c r="B100" s="206"/>
+      <c r="B100" s="180"/>
       <c r="C100" s="26" t="s">
         <v>80</v>
       </c>
-      <c r="D100" s="206" t="s">
+      <c r="D100" s="180" t="s">
         <v>81</v>
       </c>
-      <c r="E100" s="206"/>
-[...1 lines deleted...]
-      <c r="G100" s="207" t="s">
+      <c r="E100" s="180"/>
+      <c r="F100" s="180"/>
+      <c r="G100" s="215" t="s">
         <v>82</v>
       </c>
-      <c r="H100" s="208"/>
-[...3 lines deleted...]
-      <c r="L100" s="210" t="s">
+      <c r="H100" s="216"/>
+      <c r="I100" s="216"/>
+      <c r="J100" s="216"/>
+      <c r="K100" s="217"/>
+      <c r="L100" s="218" t="s">
         <v>83</v>
       </c>
-      <c r="M100" s="210"/>
+      <c r="M100" s="218"/>
     </row>
     <row r="101" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A101" s="187" t="s">
+      <c r="A101" s="109" t="s">
         <v>84</v>
       </c>
-      <c r="B101" s="187"/>
+      <c r="B101" s="109"/>
       <c r="C101" s="42" t="s">
         <v>241</v>
       </c>
-      <c r="D101" s="205" t="s">
+      <c r="D101" s="143" t="s">
         <v>242</v>
       </c>
-      <c r="E101" s="205"/>
-[...1 lines deleted...]
-      <c r="G101" s="111" t="s">
+      <c r="E101" s="143"/>
+      <c r="F101" s="143"/>
+      <c r="G101" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="H101" s="188"/>
-[...3 lines deleted...]
-      <c r="L101" s="205" t="s">
+      <c r="H101" s="110"/>
+      <c r="I101" s="110"/>
+      <c r="J101" s="110"/>
+      <c r="K101" s="102"/>
+      <c r="L101" s="143" t="s">
         <v>243</v>
       </c>
-      <c r="M101" s="205"/>
+      <c r="M101" s="143"/>
     </row>
     <row r="102" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A102" s="187" t="s">
+      <c r="A102" s="109" t="s">
         <v>85</v>
       </c>
-      <c r="B102" s="187"/>
+      <c r="B102" s="109"/>
       <c r="C102" s="42" t="s">
         <v>241</v>
       </c>
-      <c r="D102" s="205" t="s">
+      <c r="D102" s="143" t="s">
         <v>242</v>
       </c>
-      <c r="E102" s="205"/>
-[...1 lines deleted...]
-      <c r="G102" s="111" t="s">
+      <c r="E102" s="143"/>
+      <c r="F102" s="143"/>
+      <c r="G102" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="H102" s="188"/>
-[...3 lines deleted...]
-      <c r="L102" s="205" t="s">
+      <c r="H102" s="110"/>
+      <c r="I102" s="110"/>
+      <c r="J102" s="110"/>
+      <c r="K102" s="102"/>
+      <c r="L102" s="143" t="s">
         <v>243</v>
       </c>
-      <c r="M102" s="205"/>
+      <c r="M102" s="143"/>
     </row>
     <row r="103" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A103" s="187" t="s">
+      <c r="A103" s="109" t="s">
         <v>86</v>
       </c>
-      <c r="B103" s="187"/>
+      <c r="B103" s="109"/>
       <c r="C103" s="42" t="s">
         <v>241</v>
       </c>
-      <c r="D103" s="205" t="s">
+      <c r="D103" s="143" t="s">
         <v>242</v>
       </c>
-      <c r="E103" s="205"/>
-[...1 lines deleted...]
-      <c r="G103" s="111" t="s">
+      <c r="E103" s="143"/>
+      <c r="F103" s="143"/>
+      <c r="G103" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="H103" s="188"/>
-[...3 lines deleted...]
-      <c r="L103" s="205" t="s">
+      <c r="H103" s="110"/>
+      <c r="I103" s="110"/>
+      <c r="J103" s="110"/>
+      <c r="K103" s="102"/>
+      <c r="L103" s="143" t="s">
         <v>243</v>
       </c>
-      <c r="M103" s="205"/>
+      <c r="M103" s="143"/>
     </row>
     <row r="104" spans="1:13" ht="20.25" customHeight="1">
       <c r="A104" s="24"/>
       <c r="B104" s="24"/>
       <c r="C104" s="24"/>
       <c r="D104" s="22"/>
       <c r="E104" s="22"/>
       <c r="F104" s="22"/>
       <c r="G104" s="25"/>
       <c r="H104" s="25"/>
       <c r="I104" s="25"/>
       <c r="J104" s="22"/>
       <c r="K104" s="22"/>
       <c r="L104" s="22"/>
       <c r="M104" s="22"/>
     </row>
     <row r="105" spans="1:13" ht="20.25" customHeight="1">
       <c r="A105" s="15" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="32">
-      <c r="A106" s="119" t="s">
+      <c r="A106" s="89" t="s">
         <v>88</v>
       </c>
-      <c r="B106" s="119"/>
-[...4 lines deleted...]
-      <c r="G106" s="119"/>
+      <c r="B106" s="89"/>
+      <c r="C106" s="89"/>
+      <c r="D106" s="89"/>
+      <c r="E106" s="89"/>
+      <c r="F106" s="89"/>
+      <c r="G106" s="89"/>
       <c r="H106" s="30" t="s">
         <v>80</v>
       </c>
       <c r="I106" s="30" t="s">
         <v>89</v>
       </c>
-      <c r="J106" s="119" t="s">
+      <c r="J106" s="89" t="s">
         <v>90</v>
       </c>
-      <c r="K106" s="119"/>
-[...1 lines deleted...]
-      <c r="M106" s="119"/>
+      <c r="K106" s="89"/>
+      <c r="L106" s="89"/>
+      <c r="M106" s="89"/>
     </row>
     <row r="107" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A107" s="187" t="s">
+      <c r="A107" s="109" t="s">
         <v>91</v>
       </c>
-      <c r="B107" s="187"/>
-[...4 lines deleted...]
-      <c r="G107" s="187"/>
+      <c r="B107" s="109"/>
+      <c r="C107" s="109"/>
+      <c r="D107" s="109"/>
+      <c r="E107" s="109"/>
+      <c r="F107" s="109"/>
+      <c r="G107" s="109"/>
       <c r="H107" s="29" t="s">
         <v>241</v>
       </c>
       <c r="I107" s="29" t="s">
         <v>243</v>
       </c>
-      <c r="J107" s="111" t="s">
+      <c r="J107" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="K107" s="188"/>
-[...1 lines deleted...]
-      <c r="M107" s="112"/>
+      <c r="K107" s="110"/>
+      <c r="L107" s="110"/>
+      <c r="M107" s="102"/>
     </row>
     <row r="108" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A108" s="187" t="s">
+      <c r="A108" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="B108" s="187"/>
-[...1 lines deleted...]
-      <c r="D108" s="187" t="s">
+      <c r="B108" s="109"/>
+      <c r="C108" s="109"/>
+      <c r="D108" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="E108" s="187"/>
-[...1 lines deleted...]
-      <c r="G108" s="187"/>
+      <c r="E108" s="109"/>
+      <c r="F108" s="109"/>
+      <c r="G108" s="109"/>
       <c r="H108" s="29" t="s">
         <v>241</v>
       </c>
       <c r="I108" s="29" t="s">
         <v>243</v>
       </c>
-      <c r="J108" s="111" t="s">
+      <c r="J108" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="K108" s="188"/>
-[...1 lines deleted...]
-      <c r="M108" s="112"/>
+      <c r="K108" s="110"/>
+      <c r="L108" s="110"/>
+      <c r="M108" s="102"/>
     </row>
     <row r="109" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A109" s="187" t="s">
+      <c r="A109" s="109" t="s">
         <v>94</v>
       </c>
-      <c r="B109" s="187"/>
-[...1 lines deleted...]
-      <c r="D109" s="187" t="s">
+      <c r="B109" s="109"/>
+      <c r="C109" s="109"/>
+      <c r="D109" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="E109" s="187"/>
-[...1 lines deleted...]
-      <c r="G109" s="187"/>
+      <c r="E109" s="109"/>
+      <c r="F109" s="109"/>
+      <c r="G109" s="109"/>
       <c r="H109" s="29" t="s">
         <v>241</v>
       </c>
       <c r="I109" s="29" t="s">
         <v>243</v>
       </c>
-      <c r="J109" s="111" t="s">
+      <c r="J109" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="K109" s="188"/>
-[...1 lines deleted...]
-      <c r="M109" s="112"/>
+      <c r="K109" s="110"/>
+      <c r="L109" s="110"/>
+      <c r="M109" s="102"/>
     </row>
     <row r="110" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A110" s="187" t="s">
+      <c r="A110" s="109" t="s">
         <v>95</v>
       </c>
-      <c r="B110" s="187"/>
-[...1 lines deleted...]
-      <c r="D110" s="187" t="s">
+      <c r="B110" s="109"/>
+      <c r="C110" s="109"/>
+      <c r="D110" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="E110" s="187"/>
-[...1 lines deleted...]
-      <c r="G110" s="187"/>
+      <c r="E110" s="109"/>
+      <c r="F110" s="109"/>
+      <c r="G110" s="109"/>
       <c r="H110" s="29" t="s">
         <v>241</v>
       </c>
       <c r="I110" s="29" t="s">
         <v>243</v>
       </c>
-      <c r="J110" s="111" t="s">
+      <c r="J110" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="K110" s="188"/>
-[...1 lines deleted...]
-      <c r="M110" s="112"/>
+      <c r="K110" s="110"/>
+      <c r="L110" s="110"/>
+      <c r="M110" s="102"/>
     </row>
     <row r="111" spans="1:13">
-      <c r="A111" s="187" t="s">
+      <c r="A111" s="109" t="s">
         <v>96</v>
       </c>
-      <c r="B111" s="187"/>
-[...1 lines deleted...]
-      <c r="D111" s="187" t="s">
+      <c r="B111" s="109"/>
+      <c r="C111" s="109"/>
+      <c r="D111" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="E111" s="187"/>
-[...1 lines deleted...]
-      <c r="G111" s="187"/>
+      <c r="E111" s="109"/>
+      <c r="F111" s="109"/>
+      <c r="G111" s="109"/>
       <c r="H111" s="29" t="s">
         <v>241</v>
       </c>
       <c r="I111" s="29" t="s">
         <v>243</v>
       </c>
-      <c r="J111" s="111" t="s">
+      <c r="J111" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="K111" s="188"/>
-[...1 lines deleted...]
-      <c r="M111" s="112"/>
+      <c r="K111" s="110"/>
+      <c r="L111" s="110"/>
+      <c r="M111" s="102"/>
     </row>
     <row r="112" spans="1:13">
-      <c r="A112" s="187" t="s">
+      <c r="A112" s="109" t="s">
         <v>97</v>
       </c>
-      <c r="B112" s="187"/>
-[...1 lines deleted...]
-      <c r="D112" s="187" t="s">
+      <c r="B112" s="109"/>
+      <c r="C112" s="109"/>
+      <c r="D112" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="E112" s="187"/>
-[...1 lines deleted...]
-      <c r="G112" s="187"/>
+      <c r="E112" s="109"/>
+      <c r="F112" s="109"/>
+      <c r="G112" s="109"/>
       <c r="H112" s="29" t="s">
         <v>241</v>
       </c>
       <c r="I112" s="29" t="s">
         <v>243</v>
       </c>
-      <c r="J112" s="111" t="s">
+      <c r="J112" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="K112" s="188"/>
-[...1 lines deleted...]
-      <c r="M112" s="112"/>
+      <c r="K112" s="110"/>
+      <c r="L112" s="110"/>
+      <c r="M112" s="102"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="15" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="115" spans="1:13" s="8" customFormat="1" ht="40" customHeight="1">
       <c r="A115" s="17" t="s">
         <v>99</v>
       </c>
       <c r="B115" s="17" t="s">
         <v>100</v>
       </c>
-      <c r="C115" s="155" t="s">
+      <c r="C115" s="135" t="s">
         <v>88</v>
       </c>
-      <c r="D115" s="155"/>
-[...1 lines deleted...]
-      <c r="F115" s="203" t="s">
+      <c r="D115" s="135"/>
+      <c r="E115" s="135"/>
+      <c r="F115" s="219" t="s">
         <v>101</v>
       </c>
-      <c r="G115" s="204"/>
-      <c r="H115" s="203" t="s">
+      <c r="G115" s="220"/>
+      <c r="H115" s="219" t="s">
         <v>102</v>
       </c>
-      <c r="I115" s="204"/>
-      <c r="J115" s="155" t="s">
+      <c r="I115" s="220"/>
+      <c r="J115" s="135" t="s">
         <v>103</v>
       </c>
-      <c r="K115" s="155"/>
-      <c r="L115" s="155" t="s">
+      <c r="K115" s="135"/>
+      <c r="L115" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="M115" s="155"/>
+      <c r="M115" s="135"/>
     </row>
     <row r="116" spans="1:13" ht="29.15" customHeight="1">
-      <c r="A116" s="202" t="s">
+      <c r="A116" s="233" t="s">
         <v>105</v>
       </c>
       <c r="B116" s="201" t="s">
         <v>241</v>
       </c>
       <c r="C116" s="31" t="s">
         <v>106</v>
       </c>
-      <c r="D116" s="189" t="s">
+      <c r="D116" s="221" t="s">
         <v>243</v>
       </c>
-      <c r="E116" s="190"/>
-      <c r="F116" s="189" t="s">
+      <c r="E116" s="222"/>
+      <c r="F116" s="221" t="s">
         <v>243</v>
       </c>
-      <c r="G116" s="190"/>
-      <c r="H116" s="191" t="s">
+      <c r="G116" s="222"/>
+      <c r="H116" s="223" t="s">
         <v>243</v>
       </c>
-      <c r="I116" s="192"/>
-      <c r="J116" s="195" t="s">
+      <c r="I116" s="224"/>
+      <c r="J116" s="227" t="s">
         <v>107</v>
       </c>
-      <c r="K116" s="196"/>
+      <c r="K116" s="228"/>
       <c r="L116" s="201" t="s">
         <v>243</v>
       </c>
       <c r="M116" s="201"/>
     </row>
     <row r="117" spans="1:13" ht="29.15" customHeight="1">
-      <c r="A117" s="202"/>
+      <c r="A117" s="233"/>
       <c r="B117" s="201"/>
       <c r="C117" s="32" t="s">
         <v>108</v>
       </c>
-      <c r="D117" s="189" t="s">
+      <c r="D117" s="221" t="s">
         <v>243</v>
       </c>
-      <c r="E117" s="190"/>
-      <c r="F117" s="189" t="s">
+      <c r="E117" s="222"/>
+      <c r="F117" s="221" t="s">
         <v>243</v>
       </c>
-      <c r="G117" s="190"/>
-[...3 lines deleted...]
-      <c r="K117" s="198"/>
+      <c r="G117" s="222"/>
+      <c r="H117" s="225"/>
+      <c r="I117" s="226"/>
+      <c r="J117" s="229"/>
+      <c r="K117" s="230"/>
       <c r="L117" s="201"/>
       <c r="M117" s="201"/>
     </row>
     <row r="118" spans="1:13" ht="30" customHeight="1">
-      <c r="A118" s="202"/>
+      <c r="A118" s="233"/>
       <c r="B118" s="201"/>
       <c r="C118" s="32" t="s">
         <v>109</v>
       </c>
-      <c r="D118" s="189" t="s">
+      <c r="D118" s="221" t="s">
         <v>243</v>
       </c>
-      <c r="E118" s="190"/>
-      <c r="F118" s="189" t="s">
+      <c r="E118" s="222"/>
+      <c r="F118" s="221" t="s">
         <v>243</v>
       </c>
-      <c r="G118" s="190"/>
-[...3 lines deleted...]
-      <c r="K118" s="200"/>
+      <c r="G118" s="222"/>
+      <c r="H118" s="221"/>
+      <c r="I118" s="222"/>
+      <c r="J118" s="231"/>
+      <c r="K118" s="232"/>
       <c r="L118" s="201"/>
       <c r="M118" s="201"/>
     </row>
     <row r="120" spans="1:13" ht="14" customHeight="1">
       <c r="A120" s="15" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="121" spans="1:13" ht="25" customHeight="1">
-      <c r="A121" s="119" t="s">
+      <c r="A121" s="89" t="s">
         <v>111</v>
       </c>
-      <c r="B121" s="119"/>
-[...4 lines deleted...]
-      <c r="G121" s="119"/>
+      <c r="B121" s="89"/>
+      <c r="C121" s="89"/>
+      <c r="D121" s="89"/>
+      <c r="E121" s="89"/>
+      <c r="F121" s="89"/>
+      <c r="G121" s="89"/>
       <c r="H121" s="30" t="s">
         <v>80</v>
       </c>
       <c r="I121" s="30" t="s">
         <v>112</v>
       </c>
-      <c r="J121" s="119" t="s">
+      <c r="J121" s="89" t="s">
         <v>90</v>
       </c>
-      <c r="K121" s="119"/>
-[...1 lines deleted...]
-      <c r="M121" s="119"/>
+      <c r="K121" s="89"/>
+      <c r="L121" s="89"/>
+      <c r="M121" s="89"/>
     </row>
     <row r="122" spans="1:13">
-      <c r="A122" s="187" t="s">
+      <c r="A122" s="109" t="s">
         <v>113</v>
       </c>
-      <c r="B122" s="187"/>
-[...4 lines deleted...]
-      <c r="G122" s="187"/>
+      <c r="B122" s="109"/>
+      <c r="C122" s="109"/>
+      <c r="D122" s="109"/>
+      <c r="E122" s="109"/>
+      <c r="F122" s="109"/>
+      <c r="G122" s="109"/>
       <c r="H122" s="42" t="s">
         <v>241</v>
       </c>
       <c r="I122" s="29" t="s">
         <v>243</v>
       </c>
-      <c r="J122" s="111" t="s">
+      <c r="J122" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="K122" s="188"/>
-[...1 lines deleted...]
-      <c r="M122" s="112"/>
+      <c r="K122" s="110"/>
+      <c r="L122" s="110"/>
+      <c r="M122" s="102"/>
     </row>
     <row r="123" spans="1:13">
-      <c r="A123" s="187" t="s">
+      <c r="A123" s="109" t="s">
         <v>114</v>
       </c>
-      <c r="B123" s="187"/>
-[...4 lines deleted...]
-      <c r="G123" s="187"/>
+      <c r="B123" s="109"/>
+      <c r="C123" s="109"/>
+      <c r="D123" s="109"/>
+      <c r="E123" s="109"/>
+      <c r="F123" s="109"/>
+      <c r="G123" s="109"/>
       <c r="H123" s="42" t="s">
         <v>241</v>
       </c>
       <c r="I123" s="29" t="s">
         <v>243</v>
       </c>
-      <c r="J123" s="111" t="s">
+      <c r="J123" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="K123" s="188"/>
-[...1 lines deleted...]
-      <c r="M123" s="112"/>
+      <c r="K123" s="110"/>
+      <c r="L123" s="110"/>
+      <c r="M123" s="102"/>
     </row>
     <row r="124" spans="1:13">
-      <c r="A124" s="187" t="s">
+      <c r="A124" s="109" t="s">
         <v>115</v>
       </c>
-      <c r="B124" s="187"/>
-[...4 lines deleted...]
-      <c r="G124" s="187"/>
+      <c r="B124" s="109"/>
+      <c r="C124" s="109"/>
+      <c r="D124" s="109"/>
+      <c r="E124" s="109"/>
+      <c r="F124" s="109"/>
+      <c r="G124" s="109"/>
       <c r="H124" s="42" t="s">
         <v>241</v>
       </c>
       <c r="I124" s="29" t="s">
         <v>243</v>
       </c>
-      <c r="J124" s="111" t="s">
+      <c r="J124" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="K124" s="188"/>
-[...1 lines deleted...]
-      <c r="M124" s="112"/>
+      <c r="K124" s="110"/>
+      <c r="L124" s="110"/>
+      <c r="M124" s="102"/>
     </row>
     <row r="125" spans="1:13">
-      <c r="A125" s="187" t="s">
+      <c r="A125" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="B125" s="187"/>
-[...4 lines deleted...]
-      <c r="G125" s="187"/>
+      <c r="B125" s="109"/>
+      <c r="C125" s="109"/>
+      <c r="D125" s="109"/>
+      <c r="E125" s="109"/>
+      <c r="F125" s="109"/>
+      <c r="G125" s="109"/>
       <c r="H125" s="42" t="s">
         <v>241</v>
       </c>
       <c r="I125" s="29" t="s">
         <v>243</v>
       </c>
-      <c r="J125" s="111" t="s">
+      <c r="J125" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="K125" s="188"/>
-[...1 lines deleted...]
-      <c r="M125" s="112"/>
+      <c r="K125" s="110"/>
+      <c r="L125" s="110"/>
+      <c r="M125" s="102"/>
     </row>
     <row r="126" spans="1:13">
-      <c r="A126" s="187" t="s">
+      <c r="A126" s="109" t="s">
         <v>97</v>
       </c>
-      <c r="B126" s="187"/>
-[...4 lines deleted...]
-      <c r="G126" s="187"/>
+      <c r="B126" s="109"/>
+      <c r="C126" s="109"/>
+      <c r="D126" s="109"/>
+      <c r="E126" s="109"/>
+      <c r="F126" s="109"/>
+      <c r="G126" s="109"/>
       <c r="H126" s="42" t="s">
         <v>241</v>
       </c>
       <c r="I126" s="29" t="s">
         <v>243</v>
       </c>
-      <c r="J126" s="111" t="s">
+      <c r="J126" s="101" t="s">
         <v>243</v>
       </c>
-      <c r="K126" s="188"/>
-[...1 lines deleted...]
-      <c r="M126" s="112"/>
+      <c r="K126" s="110"/>
+      <c r="L126" s="110"/>
+      <c r="M126" s="102"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="23"/>
       <c r="B127" s="23"/>
       <c r="C127" s="23"/>
       <c r="D127" s="23"/>
       <c r="E127" s="23"/>
       <c r="F127" s="23"/>
       <c r="G127" s="23"/>
       <c r="H127" s="23"/>
       <c r="J127" s="33"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="15" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="15" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="130" spans="1:13" ht="42" customHeight="1">
-      <c r="A130" s="155" t="s">
+      <c r="A130" s="135" t="s">
         <v>119</v>
       </c>
-      <c r="B130" s="155"/>
-      <c r="C130" s="155"/>
+      <c r="B130" s="135"/>
+      <c r="C130" s="135"/>
       <c r="D130" s="17" t="s">
         <v>80</v>
       </c>
-      <c r="E130" s="156" t="s">
+      <c r="E130" s="136" t="s">
         <v>120</v>
       </c>
-      <c r="F130" s="157"/>
-[...2 lines deleted...]
-      <c r="I130" s="155" t="s">
+      <c r="F130" s="137"/>
+      <c r="G130" s="137"/>
+      <c r="H130" s="138"/>
+      <c r="I130" s="135" t="s">
         <v>90</v>
       </c>
-      <c r="J130" s="155"/>
-[...1 lines deleted...]
-      <c r="L130" s="155" t="s">
+      <c r="J130" s="135"/>
+      <c r="K130" s="135"/>
+      <c r="L130" s="135" t="s">
         <v>121</v>
       </c>
-      <c r="M130" s="155"/>
+      <c r="M130" s="135"/>
     </row>
     <row r="131" spans="1:13" ht="38.4" customHeight="1">
-      <c r="A131" s="186" t="s">
+      <c r="A131" s="234" t="s">
         <v>122</v>
       </c>
-      <c r="B131" s="186"/>
-      <c r="C131" s="186"/>
+      <c r="B131" s="234"/>
+      <c r="C131" s="234"/>
       <c r="D131" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E131" s="168" t="s">
-[...11 lines deleted...]
-      <c r="M131" s="153"/>
+      <c r="E131" s="235" t="s">
+        <v>421</v>
+      </c>
+      <c r="F131" s="236"/>
+      <c r="G131" s="236"/>
+      <c r="H131" s="237"/>
+      <c r="I131" s="194" t="s">
+        <v>431</v>
+      </c>
+      <c r="J131" s="194"/>
+      <c r="K131" s="194"/>
+      <c r="L131" s="239"/>
+      <c r="M131" s="239"/>
     </row>
     <row r="132" spans="1:13" ht="53.4" customHeight="1">
-      <c r="A132" s="186" t="s">
+      <c r="A132" s="234" t="s">
         <v>123</v>
       </c>
-      <c r="B132" s="186"/>
-      <c r="C132" s="186"/>
+      <c r="B132" s="234"/>
+      <c r="C132" s="234"/>
       <c r="D132" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E132" s="149" t="s">
-[...11 lines deleted...]
-      <c r="M132" s="153"/>
+      <c r="E132" s="240" t="s">
+        <v>389</v>
+      </c>
+      <c r="F132" s="241"/>
+      <c r="G132" s="241"/>
+      <c r="H132" s="242"/>
+      <c r="I132" s="238" t="s">
+        <v>432</v>
+      </c>
+      <c r="J132" s="238"/>
+      <c r="K132" s="238"/>
+      <c r="L132" s="239"/>
+      <c r="M132" s="239"/>
     </row>
     <row r="133" spans="1:13" ht="55" customHeight="1">
-      <c r="A133" s="186" t="s">
+      <c r="A133" s="234" t="s">
         <v>124</v>
       </c>
-      <c r="B133" s="186"/>
-      <c r="C133" s="186"/>
+      <c r="B133" s="234"/>
+      <c r="C133" s="234"/>
       <c r="D133" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E133" s="149" t="s">
-[...11 lines deleted...]
-      <c r="M133" s="153"/>
+      <c r="E133" s="240" t="s">
+        <v>387</v>
+      </c>
+      <c r="F133" s="241"/>
+      <c r="G133" s="241"/>
+      <c r="H133" s="242"/>
+      <c r="I133" s="194" t="s">
+        <v>388</v>
+      </c>
+      <c r="J133" s="194"/>
+      <c r="K133" s="194"/>
+      <c r="L133" s="239"/>
+      <c r="M133" s="239"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="15"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="15" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="136" spans="1:13" ht="22" customHeight="1">
-      <c r="A136" s="171" t="s">
+      <c r="A136" s="243" t="s">
         <v>119</v>
       </c>
-      <c r="B136" s="171"/>
-      <c r="C136" s="171"/>
+      <c r="B136" s="243"/>
+      <c r="C136" s="243"/>
       <c r="D136" s="34" t="s">
         <v>80</v>
       </c>
-      <c r="E136" s="172" t="s">
+      <c r="E136" s="244" t="s">
         <v>120</v>
       </c>
-      <c r="F136" s="173"/>
-[...2 lines deleted...]
-      <c r="I136" s="171" t="s">
+      <c r="F136" s="245"/>
+      <c r="G136" s="245"/>
+      <c r="H136" s="246"/>
+      <c r="I136" s="243" t="s">
         <v>90</v>
       </c>
-      <c r="J136" s="171"/>
-[...1 lines deleted...]
-      <c r="L136" s="171" t="s">
+      <c r="J136" s="243"/>
+      <c r="K136" s="243"/>
+      <c r="L136" s="243" t="s">
         <v>121</v>
       </c>
-      <c r="M136" s="171"/>
+      <c r="M136" s="243"/>
     </row>
     <row r="137" spans="1:13" ht="29.5" customHeight="1">
-      <c r="A137" s="148" t="s">
+      <c r="A137" s="247" t="s">
         <v>126</v>
       </c>
-      <c r="B137" s="148"/>
-      <c r="C137" s="148"/>
+      <c r="B137" s="247"/>
+      <c r="C137" s="247"/>
       <c r="D137" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E137" s="183" t="s">
-[...11 lines deleted...]
-      <c r="M137" s="153"/>
+      <c r="E137" s="248" t="s">
+        <v>390</v>
+      </c>
+      <c r="F137" s="249"/>
+      <c r="G137" s="249"/>
+      <c r="H137" s="250"/>
+      <c r="I137" s="238" t="s">
+        <v>423</v>
+      </c>
+      <c r="J137" s="238"/>
+      <c r="K137" s="238"/>
+      <c r="L137" s="239"/>
+      <c r="M137" s="239"/>
     </row>
     <row r="138" spans="1:13" ht="40.5" customHeight="1">
-      <c r="A138" s="148" t="s">
+      <c r="A138" s="247" t="s">
         <v>127</v>
       </c>
-      <c r="B138" s="148"/>
-      <c r="C138" s="148"/>
+      <c r="B138" s="247"/>
+      <c r="C138" s="247"/>
       <c r="D138" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E138" s="183" t="s">
-[...11 lines deleted...]
-      <c r="M138" s="153"/>
+      <c r="E138" s="248" t="s">
+        <v>391</v>
+      </c>
+      <c r="F138" s="249"/>
+      <c r="G138" s="249"/>
+      <c r="H138" s="250"/>
+      <c r="I138" s="194" t="s">
+        <v>424</v>
+      </c>
+      <c r="J138" s="238"/>
+      <c r="K138" s="238"/>
+      <c r="L138" s="239"/>
+      <c r="M138" s="239"/>
     </row>
     <row r="139" spans="1:13" ht="41" customHeight="1">
-      <c r="A139" s="148" t="s">
+      <c r="A139" s="247" t="s">
         <v>128</v>
       </c>
-      <c r="B139" s="148"/>
-      <c r="C139" s="148"/>
+      <c r="B139" s="247"/>
+      <c r="C139" s="247"/>
       <c r="D139" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E139" s="179" t="s">
-[...11 lines deleted...]
-      <c r="M139" s="153"/>
+      <c r="E139" s="251" t="s">
+        <v>393</v>
+      </c>
+      <c r="F139" s="252"/>
+      <c r="G139" s="252"/>
+      <c r="H139" s="253"/>
+      <c r="I139" s="194" t="s">
+        <v>422</v>
+      </c>
+      <c r="J139" s="238"/>
+      <c r="K139" s="238"/>
+      <c r="L139" s="239"/>
+      <c r="M139" s="239"/>
     </row>
     <row r="140" spans="1:13" ht="44.15" customHeight="1">
-      <c r="A140" s="148" t="s">
+      <c r="A140" s="247" t="s">
         <v>129</v>
       </c>
-      <c r="B140" s="148"/>
-      <c r="C140" s="148"/>
+      <c r="B140" s="247"/>
+      <c r="C140" s="247"/>
       <c r="D140" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E140" s="179" t="s">
-[...11 lines deleted...]
-      <c r="M140" s="182"/>
+      <c r="E140" s="251" t="s">
+        <v>392</v>
+      </c>
+      <c r="F140" s="252"/>
+      <c r="G140" s="252"/>
+      <c r="H140" s="253"/>
+      <c r="I140" s="238" t="s">
+        <v>433</v>
+      </c>
+      <c r="J140" s="238"/>
+      <c r="K140" s="238"/>
+      <c r="L140" s="254"/>
+      <c r="M140" s="254"/>
     </row>
     <row r="141" spans="1:13" ht="42" customHeight="1">
-      <c r="A141" s="148" t="s">
+      <c r="A141" s="247" t="s">
         <v>130</v>
       </c>
-      <c r="B141" s="148"/>
-      <c r="C141" s="148"/>
+      <c r="B141" s="247"/>
+      <c r="C141" s="247"/>
       <c r="D141" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E141" s="183" t="s">
-[...11 lines deleted...]
-      <c r="M141" s="153"/>
+      <c r="E141" s="248" t="s">
+        <v>416</v>
+      </c>
+      <c r="F141" s="249"/>
+      <c r="G141" s="249"/>
+      <c r="H141" s="250"/>
+      <c r="I141" s="238" t="s">
+        <v>415</v>
+      </c>
+      <c r="J141" s="238"/>
+      <c r="K141" s="238"/>
+      <c r="L141" s="239"/>
+      <c r="M141" s="239"/>
     </row>
     <row r="142" spans="1:13" ht="15.75" customHeight="1"/>
     <row r="143" spans="1:13" ht="15.75" customHeight="1">
       <c r="A143" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="144" spans="1:13" ht="35.15" customHeight="1">
-      <c r="A144" s="171" t="s">
+      <c r="A144" s="243" t="s">
         <v>119</v>
       </c>
-      <c r="B144" s="171"/>
-      <c r="C144" s="171"/>
+      <c r="B144" s="243"/>
+      <c r="C144" s="243"/>
       <c r="D144" s="34" t="s">
         <v>80</v>
       </c>
-      <c r="E144" s="172" t="s">
+      <c r="E144" s="244" t="s">
         <v>120</v>
       </c>
-      <c r="F144" s="173"/>
-[...2 lines deleted...]
-      <c r="I144" s="171" t="s">
+      <c r="F144" s="245"/>
+      <c r="G144" s="245"/>
+      <c r="H144" s="246"/>
+      <c r="I144" s="243" t="s">
         <v>90</v>
       </c>
-      <c r="J144" s="171"/>
-[...1 lines deleted...]
-      <c r="L144" s="171" t="s">
+      <c r="J144" s="243"/>
+      <c r="K144" s="243"/>
+      <c r="L144" s="243" t="s">
         <v>121</v>
       </c>
-      <c r="M144" s="171"/>
+      <c r="M144" s="243"/>
     </row>
     <row r="145" spans="1:13" ht="25" customHeight="1">
-      <c r="A145" s="148" t="s">
+      <c r="A145" s="247" t="s">
         <v>132</v>
       </c>
-      <c r="B145" s="148"/>
-      <c r="C145" s="148"/>
+      <c r="B145" s="247"/>
+      <c r="C145" s="247"/>
       <c r="D145" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E145" s="149"/>
-[...7 lines deleted...]
-      <c r="M145" s="153"/>
+      <c r="E145" s="240" t="s">
+        <v>437</v>
+      </c>
+      <c r="F145" s="241"/>
+      <c r="G145" s="241"/>
+      <c r="H145" s="242"/>
+      <c r="I145" s="255" t="s">
+        <v>438</v>
+      </c>
+      <c r="J145" s="255"/>
+      <c r="K145" s="255"/>
+      <c r="L145" s="239"/>
+      <c r="M145" s="239"/>
     </row>
     <row r="146" spans="1:13" ht="76" customHeight="1">
-      <c r="A146" s="148" t="s">
+      <c r="A146" s="247" t="s">
         <v>133</v>
       </c>
-      <c r="B146" s="148"/>
-      <c r="C146" s="148"/>
+      <c r="B146" s="247"/>
+      <c r="C146" s="247"/>
       <c r="D146" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E146" s="168"/>
-[...7 lines deleted...]
-      <c r="M146" s="153"/>
+      <c r="E146" s="235" t="s">
+        <v>417</v>
+      </c>
+      <c r="F146" s="236"/>
+      <c r="G146" s="236"/>
+      <c r="H146" s="237"/>
+      <c r="I146" s="194" t="s">
+        <v>425</v>
+      </c>
+      <c r="J146" s="238"/>
+      <c r="K146" s="238"/>
+      <c r="L146" s="239"/>
+      <c r="M146" s="239"/>
     </row>
     <row r="147" spans="1:13" ht="57" customHeight="1">
-      <c r="A147" s="148" t="s">
-[...3 lines deleted...]
-      <c r="C147" s="148"/>
+      <c r="A147" s="247" t="s">
+        <v>418</v>
+      </c>
+      <c r="B147" s="247"/>
+      <c r="C147" s="247"/>
       <c r="D147" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E147" s="168"/>
-[...7 lines deleted...]
-      <c r="M147" s="153"/>
+      <c r="E147" s="235" t="s">
+        <v>440</v>
+      </c>
+      <c r="F147" s="236"/>
+      <c r="G147" s="236"/>
+      <c r="H147" s="237"/>
+      <c r="I147" s="238" t="s">
+        <v>419</v>
+      </c>
+      <c r="J147" s="238"/>
+      <c r="K147" s="238"/>
+      <c r="L147" s="239"/>
+      <c r="M147" s="239"/>
     </row>
     <row r="148" spans="1:13" ht="43" customHeight="1">
-      <c r="A148" s="148" t="s">
+      <c r="A148" s="247" t="s">
         <v>134</v>
       </c>
-      <c r="B148" s="148"/>
-      <c r="C148" s="148"/>
+      <c r="B148" s="247"/>
+      <c r="C148" s="247"/>
       <c r="D148" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E148" s="168"/>
-[...7 lines deleted...]
-      <c r="M148" s="153"/>
+      <c r="E148" s="235" t="s">
+        <v>441</v>
+      </c>
+      <c r="F148" s="236"/>
+      <c r="G148" s="236"/>
+      <c r="H148" s="237"/>
+      <c r="I148" s="194" t="s">
+        <v>427</v>
+      </c>
+      <c r="J148" s="238"/>
+      <c r="K148" s="238"/>
+      <c r="L148" s="239"/>
+      <c r="M148" s="239"/>
     </row>
     <row r="149" spans="1:13" ht="43" customHeight="1">
-      <c r="A149" s="148" t="s">
+      <c r="A149" s="247" t="s">
         <v>135</v>
       </c>
-      <c r="B149" s="148"/>
-      <c r="C149" s="148"/>
+      <c r="B149" s="247"/>
+      <c r="C149" s="247"/>
       <c r="D149" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E149" s="168"/>
-[...7 lines deleted...]
-      <c r="M149" s="175"/>
+      <c r="E149" s="235" t="s">
+        <v>442</v>
+      </c>
+      <c r="F149" s="236"/>
+      <c r="G149" s="236"/>
+      <c r="H149" s="237"/>
+      <c r="I149" s="256" t="s">
+        <v>420</v>
+      </c>
+      <c r="J149" s="257"/>
+      <c r="K149" s="258"/>
+      <c r="L149" s="259"/>
+      <c r="M149" s="259"/>
     </row>
     <row r="150" spans="1:13" ht="43" customHeight="1">
-      <c r="A150" s="148" t="s">
+      <c r="A150" s="247" t="s">
         <v>136</v>
       </c>
-      <c r="B150" s="148"/>
-      <c r="C150" s="148"/>
+      <c r="B150" s="247"/>
+      <c r="C150" s="247"/>
       <c r="D150" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E150" s="168"/>
-[...7 lines deleted...]
-      <c r="M150" s="153"/>
+      <c r="E150" s="235" t="s">
+        <v>443</v>
+      </c>
+      <c r="F150" s="236"/>
+      <c r="G150" s="236"/>
+      <c r="H150" s="237"/>
+      <c r="I150" s="256" t="s">
+        <v>439</v>
+      </c>
+      <c r="J150" s="257"/>
+      <c r="K150" s="258"/>
+      <c r="L150" s="239"/>
+      <c r="M150" s="239"/>
     </row>
     <row r="151" spans="1:13" ht="43" customHeight="1">
-      <c r="A151" s="148" t="s">
+      <c r="A151" s="247" t="s">
         <v>137</v>
       </c>
-      <c r="B151" s="148"/>
-      <c r="C151" s="148"/>
+      <c r="B151" s="247"/>
+      <c r="C151" s="247"/>
       <c r="D151" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E151" s="168"/>
-[...7 lines deleted...]
-      <c r="M151" s="153"/>
+      <c r="E151" s="235" t="s">
+        <v>444</v>
+      </c>
+      <c r="F151" s="236"/>
+      <c r="G151" s="236"/>
+      <c r="H151" s="237"/>
+      <c r="I151" s="256" t="s">
+        <v>428</v>
+      </c>
+      <c r="J151" s="257"/>
+      <c r="K151" s="258"/>
+      <c r="L151" s="239"/>
+      <c r="M151" s="239"/>
     </row>
     <row r="152" spans="1:13" ht="43" customHeight="1">
-      <c r="A152" s="148" t="s">
+      <c r="A152" s="247" t="s">
         <v>138</v>
       </c>
-      <c r="B152" s="148"/>
-      <c r="C152" s="148"/>
+      <c r="B152" s="247"/>
+      <c r="C152" s="247"/>
       <c r="D152" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E152" s="168"/>
-[...7 lines deleted...]
-      <c r="M152" s="153"/>
+      <c r="E152" s="235" t="s">
+        <v>445</v>
+      </c>
+      <c r="F152" s="236"/>
+      <c r="G152" s="236"/>
+      <c r="H152" s="237"/>
+      <c r="I152" s="260" t="s">
+        <v>426</v>
+      </c>
+      <c r="J152" s="260"/>
+      <c r="K152" s="260"/>
+      <c r="L152" s="239"/>
+      <c r="M152" s="239"/>
     </row>
     <row r="153" spans="1:13" ht="43" customHeight="1">
-      <c r="A153" s="148" t="s">
+      <c r="A153" s="247" t="s">
         <v>139</v>
       </c>
-      <c r="B153" s="148"/>
-      <c r="C153" s="148"/>
+      <c r="B153" s="247"/>
+      <c r="C153" s="247"/>
       <c r="D153" s="43"/>
-      <c r="E153" s="168"/>
-[...7 lines deleted...]
-      <c r="M153" s="153"/>
+      <c r="E153" s="235" t="s">
+        <v>446</v>
+      </c>
+      <c r="F153" s="236"/>
+      <c r="G153" s="236"/>
+      <c r="H153" s="237"/>
+      <c r="I153" s="260" t="s">
+        <v>426</v>
+      </c>
+      <c r="J153" s="260"/>
+      <c r="K153" s="260"/>
+      <c r="L153" s="239"/>
+      <c r="M153" s="239"/>
     </row>
     <row r="154" spans="1:13" ht="15.75" customHeight="1">
       <c r="A154" s="15"/>
     </row>
     <row r="155" spans="1:13" ht="15.75" customHeight="1">
       <c r="A155" s="15" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="156" spans="1:13" ht="35.15" customHeight="1">
-      <c r="A156" s="171" t="s">
+      <c r="A156" s="243" t="s">
         <v>119</v>
       </c>
-      <c r="B156" s="171"/>
-      <c r="C156" s="171"/>
+      <c r="B156" s="243"/>
+      <c r="C156" s="243"/>
       <c r="D156" s="34" t="s">
         <v>80</v>
       </c>
-      <c r="E156" s="172" t="s">
+      <c r="E156" s="244" t="s">
         <v>120</v>
       </c>
-      <c r="F156" s="173"/>
-[...2 lines deleted...]
-      <c r="I156" s="171" t="s">
+      <c r="F156" s="245"/>
+      <c r="G156" s="245"/>
+      <c r="H156" s="246"/>
+      <c r="I156" s="243" t="s">
         <v>90</v>
       </c>
-      <c r="J156" s="171"/>
-[...1 lines deleted...]
-      <c r="L156" s="171" t="s">
+      <c r="J156" s="243"/>
+      <c r="K156" s="243"/>
+      <c r="L156" s="243" t="s">
         <v>121</v>
       </c>
-      <c r="M156" s="171"/>
+      <c r="M156" s="243"/>
     </row>
     <row r="157" spans="1:13" ht="42" customHeight="1">
-      <c r="A157" s="148" t="s">
+      <c r="A157" s="247" t="s">
         <v>141</v>
       </c>
-      <c r="B157" s="148"/>
-      <c r="C157" s="148"/>
+      <c r="B157" s="247"/>
+      <c r="C157" s="247"/>
       <c r="D157" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E157" s="149"/>
-[...7 lines deleted...]
-      <c r="M157" s="153"/>
+      <c r="E157" s="240"/>
+      <c r="F157" s="241"/>
+      <c r="G157" s="241"/>
+      <c r="H157" s="242"/>
+      <c r="I157" s="261"/>
+      <c r="J157" s="261"/>
+      <c r="K157" s="261"/>
+      <c r="L157" s="239"/>
+      <c r="M157" s="239"/>
     </row>
     <row r="158" spans="1:13" ht="42" customHeight="1">
-      <c r="A158" s="148" t="s">
-[...3 lines deleted...]
-      <c r="C158" s="148"/>
+      <c r="A158" s="247" t="s">
+        <v>429</v>
+      </c>
+      <c r="B158" s="247"/>
+      <c r="C158" s="247"/>
       <c r="D158" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="E158" s="149"/>
-[...7 lines deleted...]
-      <c r="M158" s="153"/>
+      <c r="E158" s="240"/>
+      <c r="F158" s="241"/>
+      <c r="G158" s="241"/>
+      <c r="H158" s="242"/>
+      <c r="I158" s="261"/>
+      <c r="J158" s="261"/>
+      <c r="K158" s="261"/>
+      <c r="L158" s="239"/>
+      <c r="M158" s="239"/>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="35"/>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="15" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="161" spans="1:13" ht="28.5" customHeight="1">
-      <c r="A161" s="154" t="s">
+      <c r="A161" s="262" t="s">
         <v>143</v>
       </c>
-      <c r="B161" s="154"/>
-[...1 lines deleted...]
-      <c r="D161" s="154"/>
+      <c r="B161" s="262"/>
+      <c r="C161" s="262"/>
+      <c r="D161" s="262"/>
       <c r="E161" s="30" t="s">
         <v>144</v>
       </c>
-      <c r="F161" s="116" t="s">
+      <c r="F161" s="106" t="s">
         <v>145</v>
       </c>
-      <c r="G161" s="117"/>
-[...1 lines deleted...]
-      <c r="I161" s="116" t="s">
+      <c r="G161" s="107"/>
+      <c r="H161" s="108"/>
+      <c r="I161" s="106" t="s">
         <v>146</v>
       </c>
-      <c r="J161" s="117"/>
-[...2 lines deleted...]
-      <c r="M161" s="118"/>
+      <c r="J161" s="107"/>
+      <c r="K161" s="107"/>
+      <c r="L161" s="107"/>
+      <c r="M161" s="108"/>
     </row>
     <row r="162" spans="1:13">
-      <c r="A162" s="160" t="s">
-[...5 lines deleted...]
-      <c r="E162" s="166"/>
+      <c r="A162" s="264" t="s">
+        <v>430</v>
+      </c>
+      <c r="B162" s="265"/>
+      <c r="C162" s="265"/>
+      <c r="D162" s="266"/>
+      <c r="E162" s="270">
+        <v>99</v>
+      </c>
       <c r="F162" s="37" t="s">
         <v>147</v>
       </c>
       <c r="G162" s="37" t="s">
         <v>148</v>
       </c>
       <c r="H162" s="37" t="s">
         <v>149</v>
       </c>
       <c r="I162" s="37" t="s">
         <v>150</v>
       </c>
       <c r="J162" s="37" t="s">
         <v>151</v>
       </c>
       <c r="K162" s="37" t="s">
         <v>152</v>
       </c>
       <c r="L162" s="37" t="s">
         <v>153</v>
       </c>
       <c r="M162" s="37" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="163" spans="1:13">
-      <c r="A163" s="163"/>
-[...11 lines deleted...]
-      <c r="M163" s="42"/>
+      <c r="A163" s="267"/>
+      <c r="B163" s="268"/>
+      <c r="C163" s="268"/>
+      <c r="D163" s="269"/>
+      <c r="E163" s="271"/>
+      <c r="F163" s="42">
+        <v>51</v>
+      </c>
+      <c r="G163" s="42">
+        <v>48</v>
+      </c>
+      <c r="H163" s="42">
+        <v>0</v>
+      </c>
+      <c r="I163" s="42">
+        <v>0</v>
+      </c>
+      <c r="J163" s="42">
+        <v>0</v>
+      </c>
+      <c r="K163" s="42">
+        <v>0</v>
+      </c>
+      <c r="L163" s="42">
+        <v>0</v>
+      </c>
+      <c r="M163" s="42">
+        <v>0</v>
+      </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="28"/>
       <c r="B164" s="28"/>
       <c r="C164" s="28"/>
       <c r="D164" s="28"/>
       <c r="E164" s="28"/>
       <c r="F164" s="38"/>
       <c r="G164" s="38"/>
       <c r="H164" s="38"/>
       <c r="I164" s="38"/>
       <c r="J164" s="38"/>
       <c r="K164" s="38"/>
       <c r="L164" s="38"/>
       <c r="M164" s="38"/>
     </row>
     <row r="165" spans="1:13" ht="15.75" customHeight="1">
       <c r="A165" s="15" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="166" spans="1:13" ht="45" customHeight="1">
-      <c r="A166" s="155" t="s">
+      <c r="A166" s="135" t="s">
         <v>156</v>
       </c>
-      <c r="B166" s="155"/>
-[...4 lines deleted...]
-      <c r="G166" s="156" t="s">
+      <c r="B166" s="135"/>
+      <c r="C166" s="135"/>
+      <c r="D166" s="135"/>
+      <c r="E166" s="135"/>
+      <c r="F166" s="135"/>
+      <c r="G166" s="136" t="s">
         <v>157</v>
       </c>
-      <c r="H166" s="157"/>
-[...1 lines deleted...]
-      <c r="J166" s="159" t="s">
+      <c r="H166" s="137"/>
+      <c r="I166" s="138"/>
+      <c r="J166" s="263" t="s">
         <v>158</v>
       </c>
-      <c r="K166" s="159"/>
-[...1 lines deleted...]
-      <c r="M166" s="159"/>
+      <c r="K166" s="263"/>
+      <c r="L166" s="263"/>
+      <c r="M166" s="263"/>
     </row>
     <row r="167" spans="1:13" ht="24.5" customHeight="1">
-      <c r="A167" s="139"/>
-[...11 lines deleted...]
-      <c r="M167" s="146"/>
+      <c r="A167" s="272" t="s">
+        <v>447</v>
+      </c>
+      <c r="B167" s="272"/>
+      <c r="C167" s="272"/>
+      <c r="D167" s="272"/>
+      <c r="E167" s="272"/>
+      <c r="F167" s="272"/>
+      <c r="G167" s="273" t="s">
+        <v>241</v>
+      </c>
+      <c r="H167" s="274"/>
+      <c r="I167" s="275"/>
+      <c r="J167" s="145" t="s">
+        <v>243</v>
+      </c>
+      <c r="K167" s="145"/>
+      <c r="L167" s="145"/>
+      <c r="M167" s="145"/>
     </row>
     <row r="168" spans="1:13" ht="20.5" customHeight="1">
-      <c r="A168" s="139"/>
-[...11 lines deleted...]
-      <c r="M168" s="146"/>
+      <c r="A168" s="272" t="s">
+        <v>448</v>
+      </c>
+      <c r="B168" s="272"/>
+      <c r="C168" s="272"/>
+      <c r="D168" s="272"/>
+      <c r="E168" s="272"/>
+      <c r="F168" s="272"/>
+      <c r="G168" s="273" t="s">
+        <v>241</v>
+      </c>
+      <c r="H168" s="274"/>
+      <c r="I168" s="275"/>
+      <c r="J168" s="145"/>
+      <c r="K168" s="145"/>
+      <c r="L168" s="145"/>
+      <c r="M168" s="145"/>
     </row>
     <row r="169" spans="1:13" ht="19.5" customHeight="1">
-      <c r="A169" s="139"/>
-[...11 lines deleted...]
-      <c r="M169" s="146"/>
+      <c r="A169" s="272" t="s">
+        <v>449</v>
+      </c>
+      <c r="B169" s="272"/>
+      <c r="C169" s="272"/>
+      <c r="D169" s="272"/>
+      <c r="E169" s="272"/>
+      <c r="F169" s="272"/>
+      <c r="G169" s="273" t="s">
+        <v>241</v>
+      </c>
+      <c r="H169" s="274"/>
+      <c r="I169" s="275"/>
+      <c r="J169" s="145"/>
+      <c r="K169" s="145"/>
+      <c r="L169" s="145"/>
+      <c r="M169" s="145"/>
     </row>
     <row r="170" spans="1:13" ht="21" customHeight="1">
-      <c r="A170" s="139"/>
-[...26 lines deleted...]
-      <c r="M171" s="146"/>
+      <c r="A170" s="272" t="s">
+        <v>450</v>
+      </c>
+      <c r="B170" s="272"/>
+      <c r="C170" s="272"/>
+      <c r="D170" s="272"/>
+      <c r="E170" s="272"/>
+      <c r="F170" s="272"/>
+      <c r="G170" s="273" t="s">
+        <v>241</v>
+      </c>
+      <c r="H170" s="274"/>
+      <c r="I170" s="275"/>
+      <c r="J170" s="145"/>
+      <c r="K170" s="145"/>
+      <c r="L170" s="145"/>
+      <c r="M170" s="145"/>
+    </row>
+    <row r="171" spans="1:13" ht="21" customHeight="1">
+      <c r="A171" s="279" t="s">
+        <v>451</v>
+      </c>
+      <c r="B171" s="279"/>
+      <c r="C171" s="279"/>
+      <c r="D171" s="279"/>
+      <c r="E171" s="279"/>
+      <c r="F171" s="279"/>
+      <c r="G171" s="273" t="s">
+        <v>241</v>
+      </c>
+      <c r="H171" s="274"/>
+      <c r="I171" s="275"/>
+      <c r="J171" s="145"/>
+      <c r="K171" s="145"/>
+      <c r="L171" s="145"/>
+      <c r="M171" s="145"/>
     </row>
     <row r="172" spans="1:13">
-      <c r="A172" s="139"/>
-[...11 lines deleted...]
-      <c r="M172" s="146"/>
+      <c r="A172" s="28"/>
+      <c r="B172" s="28"/>
+      <c r="C172" s="28"/>
+      <c r="D172" s="28"/>
+      <c r="E172" s="28"/>
+      <c r="F172" s="38"/>
+      <c r="G172" s="38"/>
+      <c r="H172" s="38"/>
+      <c r="I172" s="38"/>
+      <c r="J172" s="38"/>
+      <c r="K172" s="38"/>
+      <c r="L172" s="38"/>
+      <c r="M172" s="38"/>
     </row>
     <row r="173" spans="1:13">
-      <c r="A173" s="28"/>
+      <c r="A173" s="15" t="s">
+        <v>159</v>
+      </c>
       <c r="B173" s="28"/>
       <c r="C173" s="28"/>
       <c r="D173" s="28"/>
       <c r="E173" s="28"/>
       <c r="F173" s="38"/>
       <c r="G173" s="38"/>
       <c r="H173" s="38"/>
       <c r="I173" s="38"/>
       <c r="J173" s="38"/>
       <c r="K173" s="38"/>
       <c r="L173" s="38"/>
       <c r="M173" s="38"/>
     </row>
-    <row r="174" spans="1:13">
-[...17 lines deleted...]
-      <c r="A175" s="147" t="s">
+    <row r="174" spans="1:13" s="9" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A174" s="280" t="s">
         <v>160</v>
       </c>
-      <c r="B175" s="147"/>
-[...3 lines deleted...]
-      <c r="F175" s="143" t="s">
+      <c r="B174" s="280"/>
+      <c r="C174" s="280"/>
+      <c r="D174" s="280"/>
+      <c r="E174" s="280"/>
+      <c r="F174" s="276" t="s">
         <v>161</v>
       </c>
-      <c r="G175" s="145"/>
-[...2 lines deleted...]
-      <c r="J175" s="143" t="s">
+      <c r="G174" s="278"/>
+      <c r="H174" s="278"/>
+      <c r="I174" s="277"/>
+      <c r="J174" s="276" t="s">
         <v>162</v>
       </c>
-      <c r="K175" s="144"/>
-      <c r="L175" s="147" t="s">
+      <c r="K174" s="277"/>
+      <c r="L174" s="280" t="s">
         <v>163</v>
       </c>
-      <c r="M175" s="147"/>
-[...2 lines deleted...]
-      <c r="A176" s="126" t="s">
+      <c r="M174" s="280"/>
+    </row>
+    <row r="175" spans="1:13" s="9" customFormat="1" ht="106" customHeight="1">
+      <c r="A175" s="284" t="s">
+        <v>367</v>
+      </c>
+      <c r="B175" s="285"/>
+      <c r="C175" s="285"/>
+      <c r="D175" s="285"/>
+      <c r="E175" s="286"/>
+      <c r="F175" s="287" t="s">
+        <v>368</v>
+      </c>
+      <c r="G175" s="288"/>
+      <c r="H175" s="288"/>
+      <c r="I175" s="289"/>
+      <c r="J175" s="290">
+        <v>1</v>
+      </c>
+      <c r="K175" s="167"/>
+      <c r="L175" s="291" t="s">
+        <v>454</v>
+      </c>
+      <c r="M175" s="292"/>
+    </row>
+    <row r="176" spans="1:13" s="9" customFormat="1" ht="90" customHeight="1">
+      <c r="A176" s="284" t="s">
+        <v>369</v>
+      </c>
+      <c r="B176" s="285"/>
+      <c r="C176" s="285"/>
+      <c r="D176" s="285"/>
+      <c r="E176" s="286"/>
+      <c r="F176" s="287" t="s">
+        <v>370</v>
+      </c>
+      <c r="G176" s="288"/>
+      <c r="H176" s="288"/>
+      <c r="I176" s="289"/>
+      <c r="J176" s="290">
+        <v>1</v>
+      </c>
+      <c r="K176" s="167"/>
+      <c r="L176" s="291" t="s">
+        <v>454</v>
+      </c>
+      <c r="M176" s="292"/>
+    </row>
+    <row r="177" spans="1:13" s="9" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A177" s="284" t="s">
+        <v>373</v>
+      </c>
+      <c r="B177" s="285"/>
+      <c r="C177" s="285"/>
+      <c r="D177" s="285"/>
+      <c r="E177" s="286"/>
+      <c r="F177" s="287" t="s">
+        <v>371</v>
+      </c>
+      <c r="G177" s="288"/>
+      <c r="H177" s="288"/>
+      <c r="I177" s="289"/>
+      <c r="J177" s="290">
+        <v>1</v>
+      </c>
+      <c r="K177" s="167"/>
+      <c r="L177" s="291" t="s">
+        <v>454</v>
+      </c>
+      <c r="M177" s="292"/>
+    </row>
+    <row r="178" spans="1:13" s="9" customFormat="1" ht="73.5" customHeight="1">
+      <c r="A178" s="284" t="s">
         <v>374</v>
       </c>
-      <c r="B176" s="127"/>
-[...3 lines deleted...]
-      <c r="F176" s="129" t="s">
+      <c r="B178" s="285"/>
+      <c r="C178" s="285"/>
+      <c r="D178" s="285"/>
+      <c r="E178" s="286"/>
+      <c r="F178" s="287" t="s">
+        <v>372</v>
+      </c>
+      <c r="G178" s="288"/>
+      <c r="H178" s="288"/>
+      <c r="I178" s="289"/>
+      <c r="J178" s="290">
+        <v>1</v>
+      </c>
+      <c r="K178" s="167"/>
+      <c r="L178" s="291" t="s">
+        <v>454</v>
+      </c>
+      <c r="M178" s="292"/>
+    </row>
+    <row r="179" spans="1:13" s="9" customFormat="1" ht="68.5" customHeight="1">
+      <c r="A179" s="284" t="s">
         <v>375</v>
       </c>
-      <c r="G176" s="130"/>
-[...2 lines deleted...]
-      <c r="J176" s="132">
+      <c r="B179" s="285"/>
+      <c r="C179" s="285"/>
+      <c r="D179" s="285"/>
+      <c r="E179" s="286"/>
+      <c r="F179" s="287" t="s">
+        <v>372</v>
+      </c>
+      <c r="G179" s="288"/>
+      <c r="H179" s="288"/>
+      <c r="I179" s="289"/>
+      <c r="J179" s="290">
         <v>1</v>
       </c>
-      <c r="K176" s="133"/>
-[...113 lines deleted...]
-      <c r="A182" s="15" t="s">
+      <c r="K179" s="167"/>
+      <c r="L179" s="291" t="s">
+        <v>454</v>
+      </c>
+      <c r="M179" s="292"/>
+    </row>
+    <row r="180" spans="1:13" s="10" customFormat="1" ht="15" customHeight="1">
+      <c r="A180" s="39"/>
+      <c r="B180" s="39"/>
+      <c r="C180" s="39"/>
+      <c r="D180" s="39"/>
+      <c r="E180" s="39"/>
+      <c r="F180" s="39"/>
+      <c r="G180" s="39"/>
+      <c r="H180" s="39"/>
+      <c r="I180" s="39"/>
+      <c r="J180" s="39"/>
+      <c r="K180" s="39"/>
+      <c r="L180" s="39"/>
+      <c r="M180" s="39"/>
+    </row>
+    <row r="181" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A181" s="15" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="183" spans="1:13" ht="54" customHeight="1">
-      <c r="A183" s="40" t="s">
+    <row r="182" spans="1:13" ht="54" customHeight="1">
+      <c r="A182" s="40" t="s">
         <v>165</v>
       </c>
-      <c r="B183" s="40" t="s">
+      <c r="B182" s="40" t="s">
         <v>166</v>
       </c>
-      <c r="C183" s="40" t="s">
+      <c r="C182" s="40" t="s">
         <v>167</v>
       </c>
-      <c r="D183" s="36" t="s">
+      <c r="D182" s="36" t="s">
         <v>168</v>
       </c>
-      <c r="E183" s="36" t="s">
+      <c r="E182" s="36" t="s">
         <v>169</v>
       </c>
-      <c r="F183" s="303" t="s">
+      <c r="F182" s="93" t="s">
         <v>90</v>
       </c>
-      <c r="G183" s="304"/>
-[...2 lines deleted...]
-      <c r="J183" s="306" t="s">
+      <c r="G182" s="94"/>
+      <c r="H182" s="94"/>
+      <c r="I182" s="95"/>
+      <c r="J182" s="96" t="s">
         <v>170</v>
       </c>
-      <c r="K183" s="307"/>
-      <c r="L183" s="40" t="s">
+      <c r="K182" s="97"/>
+      <c r="L182" s="40" t="s">
         <v>171</v>
       </c>
-      <c r="M183" s="40" t="s">
+      <c r="M182" s="40" t="s">
         <v>172</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13">
+      <c r="A183" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="B183" s="48">
+        <v>0</v>
+      </c>
+      <c r="C183" s="49">
+        <v>0</v>
+      </c>
+      <c r="D183" s="50">
+        <v>0</v>
+      </c>
+      <c r="E183" s="50">
+        <v>0</v>
+      </c>
+      <c r="F183" s="98" t="s">
+        <v>243</v>
+      </c>
+      <c r="G183" s="99"/>
+      <c r="H183" s="99"/>
+      <c r="I183" s="100"/>
+      <c r="J183" s="101" t="s">
+        <v>242</v>
+      </c>
+      <c r="K183" s="102"/>
+      <c r="L183" s="47" t="s">
+        <v>242</v>
+      </c>
+      <c r="M183" s="42" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B184" s="48">
         <v>0</v>
       </c>
-      <c r="C184" s="49">
+      <c r="C184" s="51">
         <v>0</v>
       </c>
       <c r="D184" s="50">
         <v>0</v>
       </c>
       <c r="E184" s="50">
         <v>0</v>
       </c>
-      <c r="F184" s="113" t="s">
+      <c r="F184" s="293" t="s">
         <v>243</v>
       </c>
-      <c r="G184" s="114"/>
-[...2 lines deleted...]
-      <c r="J184" s="111" t="s">
+      <c r="G184" s="294"/>
+      <c r="H184" s="294"/>
+      <c r="I184" s="295"/>
+      <c r="J184" s="101" t="s">
         <v>242</v>
       </c>
-      <c r="K184" s="112"/>
+      <c r="K184" s="102"/>
       <c r="L184" s="47" t="s">
         <v>242</v>
       </c>
       <c r="M184" s="42" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B185" s="48">
         <v>0</v>
       </c>
       <c r="C185" s="51">
         <v>0</v>
       </c>
       <c r="D185" s="50">
         <v>0</v>
       </c>
       <c r="E185" s="50">
         <v>0</v>
       </c>
-      <c r="F185" s="136" t="s">
+      <c r="F185" s="98" t="s">
         <v>243</v>
       </c>
-      <c r="G185" s="137"/>
-[...2 lines deleted...]
-      <c r="J185" s="111" t="s">
+      <c r="G185" s="99"/>
+      <c r="H185" s="99"/>
+      <c r="I185" s="100"/>
+      <c r="J185" s="101" t="s">
         <v>242</v>
       </c>
-      <c r="K185" s="112"/>
+      <c r="K185" s="102"/>
       <c r="L185" s="47" t="s">
         <v>242</v>
       </c>
       <c r="M185" s="42" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="12" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B186" s="48">
         <v>0</v>
       </c>
-      <c r="C186" s="51">
+      <c r="C186" s="49">
         <v>0</v>
       </c>
       <c r="D186" s="50">
         <v>0</v>
       </c>
       <c r="E186" s="50">
         <v>0</v>
       </c>
-      <c r="F186" s="113" t="s">
+      <c r="F186" s="98" t="s">
         <v>243</v>
       </c>
-      <c r="G186" s="114"/>
-[...2 lines deleted...]
-      <c r="J186" s="111" t="s">
+      <c r="G186" s="99"/>
+      <c r="H186" s="99"/>
+      <c r="I186" s="100"/>
+      <c r="J186" s="101" t="s">
         <v>242</v>
       </c>
-      <c r="K186" s="112"/>
+      <c r="K186" s="102"/>
       <c r="L186" s="47" t="s">
         <v>242</v>
       </c>
       <c r="M186" s="42" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="187" spans="1:13">
-      <c r="A187" s="12" t="s">
-[...20 lines deleted...]
-      <c r="J187" s="111" t="s">
+      <c r="A187" s="23"/>
+      <c r="B187" s="23"/>
+      <c r="C187" s="23"/>
+      <c r="D187" s="23"/>
+      <c r="E187" s="23"/>
+      <c r="F187" s="33"/>
+      <c r="J187" s="22"/>
+      <c r="K187" s="22"/>
+      <c r="L187" s="22"/>
+      <c r="M187" s="22"/>
+    </row>
+    <row r="188" spans="1:13">
+      <c r="A188" s="15" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13">
+      <c r="A189" s="106" t="s">
+        <v>178</v>
+      </c>
+      <c r="B189" s="107"/>
+      <c r="C189" s="107"/>
+      <c r="D189" s="107"/>
+      <c r="E189" s="107"/>
+      <c r="F189" s="107"/>
+      <c r="G189" s="107"/>
+      <c r="H189" s="108"/>
+      <c r="I189" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="J189" s="89" t="s">
+        <v>61</v>
+      </c>
+      <c r="K189" s="89"/>
+      <c r="L189" s="89"/>
+      <c r="M189" s="89"/>
+    </row>
+    <row r="190" spans="1:13" ht="28.5" customHeight="1">
+      <c r="A190" s="281" t="s">
+        <v>179</v>
+      </c>
+      <c r="B190" s="282"/>
+      <c r="C190" s="282"/>
+      <c r="D190" s="282"/>
+      <c r="E190" s="282"/>
+      <c r="F190" s="282"/>
+      <c r="G190" s="282"/>
+      <c r="H190" s="283"/>
+      <c r="I190" s="47" t="s">
+        <v>244</v>
+      </c>
+      <c r="J190" s="103" t="s">
+        <v>321</v>
+      </c>
+      <c r="K190" s="104"/>
+      <c r="L190" s="104"/>
+      <c r="M190" s="105"/>
+    </row>
+    <row r="191" spans="1:13" ht="21" customHeight="1">
+      <c r="A191" s="281" t="s">
+        <v>180</v>
+      </c>
+      <c r="B191" s="282"/>
+      <c r="C191" s="282"/>
+      <c r="D191" s="282"/>
+      <c r="E191" s="282"/>
+      <c r="F191" s="282"/>
+      <c r="G191" s="282"/>
+      <c r="H191" s="283"/>
+      <c r="I191" s="47" t="s">
+        <v>254</v>
+      </c>
+      <c r="J191" s="103" t="s">
+        <v>322</v>
+      </c>
+      <c r="K191" s="104"/>
+      <c r="L191" s="104"/>
+      <c r="M191" s="105"/>
+    </row>
+    <row r="192" spans="1:13">
+      <c r="A192" s="23"/>
+      <c r="B192" s="23"/>
+      <c r="C192" s="23"/>
+      <c r="D192" s="23"/>
+      <c r="E192" s="23"/>
+      <c r="F192" s="23"/>
+      <c r="G192" s="23"/>
+      <c r="H192" s="23"/>
+      <c r="J192" s="22"/>
+      <c r="K192" s="22"/>
+      <c r="L192" s="22"/>
+      <c r="M192" s="22"/>
+    </row>
+    <row r="193" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A193" s="15" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13" ht="14" customHeight="1">
+      <c r="A194" s="89" t="s">
+        <v>182</v>
+      </c>
+      <c r="B194" s="89"/>
+      <c r="C194" s="89"/>
+      <c r="D194" s="89"/>
+      <c r="E194" s="89"/>
+      <c r="F194" s="106" t="s">
+        <v>183</v>
+      </c>
+      <c r="G194" s="107"/>
+      <c r="H194" s="107"/>
+      <c r="I194" s="108"/>
+      <c r="J194" s="89" t="s">
+        <v>90</v>
+      </c>
+      <c r="K194" s="89"/>
+      <c r="L194" s="89"/>
+      <c r="M194" s="89"/>
+    </row>
+    <row r="195" spans="1:13" ht="16">
+      <c r="A195" s="89"/>
+      <c r="B195" s="89"/>
+      <c r="C195" s="89"/>
+      <c r="D195" s="89"/>
+      <c r="E195" s="89"/>
+      <c r="F195" s="30" t="s">
+        <v>184</v>
+      </c>
+      <c r="G195" s="30" t="s">
+        <v>185</v>
+      </c>
+      <c r="H195" s="30" t="s">
+        <v>186</v>
+      </c>
+      <c r="I195" s="30" t="s">
+        <v>187</v>
+      </c>
+      <c r="J195" s="89"/>
+      <c r="K195" s="89"/>
+      <c r="L195" s="89"/>
+      <c r="M195" s="89"/>
+    </row>
+    <row r="196" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A196" s="117" t="s">
+        <v>223</v>
+      </c>
+      <c r="B196" s="118"/>
+      <c r="C196" s="118"/>
+      <c r="D196" s="118"/>
+      <c r="E196" s="118"/>
+      <c r="F196" s="66">
+        <v>108</v>
+      </c>
+      <c r="G196" s="67">
+        <v>305527.02</v>
+      </c>
+      <c r="H196" s="66">
+        <v>103</v>
+      </c>
+      <c r="I196" s="67">
+        <v>262806.34000000003</v>
+      </c>
+      <c r="J196" s="90" t="s">
+        <v>376</v>
+      </c>
+      <c r="K196" s="87"/>
+      <c r="L196" s="87"/>
+      <c r="M196" s="88"/>
+    </row>
+    <row r="197" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A197" s="117" t="s">
+        <v>224</v>
+      </c>
+      <c r="B197" s="118"/>
+      <c r="C197" s="118"/>
+      <c r="D197" s="118"/>
+      <c r="E197" s="118"/>
+      <c r="F197" s="68">
+        <v>5</v>
+      </c>
+      <c r="G197" s="67">
+        <v>1994466.43</v>
+      </c>
+      <c r="H197" s="68">
+        <v>0</v>
+      </c>
+      <c r="I197" s="72">
+        <v>0</v>
+      </c>
+      <c r="J197" s="90" t="s">
+        <v>377</v>
+      </c>
+      <c r="K197" s="87"/>
+      <c r="L197" s="87"/>
+      <c r="M197" s="88"/>
+    </row>
+    <row r="198" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A198" s="117" t="s">
+        <v>225</v>
+      </c>
+      <c r="B198" s="118"/>
+      <c r="C198" s="118"/>
+      <c r="D198" s="118"/>
+      <c r="E198" s="118"/>
+      <c r="F198" s="68">
+        <v>52</v>
+      </c>
+      <c r="G198" s="72">
+        <v>278803.98</v>
+      </c>
+      <c r="H198" s="68">
+        <v>43</v>
+      </c>
+      <c r="I198" s="72">
+        <v>211281.29</v>
+      </c>
+      <c r="J198" s="90" t="s">
+        <v>378</v>
+      </c>
+      <c r="K198" s="87"/>
+      <c r="L198" s="87"/>
+      <c r="M198" s="88"/>
+    </row>
+    <row r="199" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A199" s="117" t="s">
+        <v>331</v>
+      </c>
+      <c r="B199" s="118"/>
+      <c r="C199" s="118"/>
+      <c r="D199" s="118"/>
+      <c r="E199" s="118"/>
+      <c r="F199" s="66">
+        <v>0</v>
+      </c>
+      <c r="G199" s="67">
+        <v>0</v>
+      </c>
+      <c r="H199" s="66">
+        <v>0</v>
+      </c>
+      <c r="I199" s="67">
+        <v>0</v>
+      </c>
+      <c r="J199" s="86"/>
+      <c r="K199" s="87"/>
+      <c r="L199" s="87"/>
+      <c r="M199" s="88"/>
+    </row>
+    <row r="200" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A200" s="117" t="s">
+        <v>332</v>
+      </c>
+      <c r="B200" s="118"/>
+      <c r="C200" s="118"/>
+      <c r="D200" s="118"/>
+      <c r="E200" s="118"/>
+      <c r="F200" s="66">
+        <v>0</v>
+      </c>
+      <c r="G200" s="67">
+        <v>0</v>
+      </c>
+      <c r="H200" s="66">
+        <v>0</v>
+      </c>
+      <c r="I200" s="67">
+        <v>0</v>
+      </c>
+      <c r="J200" s="86"/>
+      <c r="K200" s="87"/>
+      <c r="L200" s="87"/>
+      <c r="M200" s="88"/>
+    </row>
+    <row r="201" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A201" s="117" t="s">
+        <v>226</v>
+      </c>
+      <c r="B201" s="118"/>
+      <c r="C201" s="118"/>
+      <c r="D201" s="118"/>
+      <c r="E201" s="118"/>
+      <c r="F201" s="69">
+        <v>0</v>
+      </c>
+      <c r="G201" s="73">
+        <v>0</v>
+      </c>
+      <c r="H201" s="69">
+        <v>0</v>
+      </c>
+      <c r="I201" s="67">
+        <v>0</v>
+      </c>
+      <c r="J201" s="86"/>
+      <c r="K201" s="87"/>
+      <c r="L201" s="87"/>
+      <c r="M201" s="88"/>
+    </row>
+    <row r="202" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A202" s="117" t="s">
+        <v>333</v>
+      </c>
+      <c r="B202" s="118" t="s">
+        <v>333</v>
+      </c>
+      <c r="C202" s="118" t="s">
+        <v>333</v>
+      </c>
+      <c r="D202" s="118" t="s">
+        <v>333</v>
+      </c>
+      <c r="E202" s="118" t="s">
+        <v>333</v>
+      </c>
+      <c r="F202" s="69">
+        <v>2</v>
+      </c>
+      <c r="G202" s="73">
+        <v>189493.18</v>
+      </c>
+      <c r="H202" s="69">
+        <v>1</v>
+      </c>
+      <c r="I202" s="73">
+        <v>20000</v>
+      </c>
+      <c r="J202" s="90" t="s">
+        <v>379</v>
+      </c>
+      <c r="K202" s="87"/>
+      <c r="L202" s="87"/>
+      <c r="M202" s="88"/>
+    </row>
+    <row r="203" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A203" s="117" t="s">
+        <v>227</v>
+      </c>
+      <c r="B203" s="118" t="s">
+        <v>227</v>
+      </c>
+      <c r="C203" s="118" t="s">
+        <v>227</v>
+      </c>
+      <c r="D203" s="118" t="s">
+        <v>227</v>
+      </c>
+      <c r="E203" s="118" t="s">
+        <v>227</v>
+      </c>
+      <c r="F203" s="69">
+        <v>9</v>
+      </c>
+      <c r="G203" s="67">
+        <v>2641335.96</v>
+      </c>
+      <c r="H203" s="69">
+        <v>2</v>
+      </c>
+      <c r="I203" s="73">
+        <v>419555.24</v>
+      </c>
+      <c r="J203" s="90" t="s">
+        <v>380</v>
+      </c>
+      <c r="K203" s="87"/>
+      <c r="L203" s="87"/>
+      <c r="M203" s="88"/>
+    </row>
+    <row r="204" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A204" s="117" t="s">
+        <v>334</v>
+      </c>
+      <c r="B204" s="118" t="s">
+        <v>334</v>
+      </c>
+      <c r="C204" s="118" t="s">
+        <v>334</v>
+      </c>
+      <c r="D204" s="118" t="s">
+        <v>334</v>
+      </c>
+      <c r="E204" s="118" t="s">
+        <v>334</v>
+      </c>
+      <c r="F204" s="69">
+        <v>0</v>
+      </c>
+      <c r="G204" s="67">
+        <v>0</v>
+      </c>
+      <c r="H204" s="69">
+        <v>0</v>
+      </c>
+      <c r="I204" s="73">
+        <v>0</v>
+      </c>
+      <c r="J204" s="86"/>
+      <c r="K204" s="87"/>
+      <c r="L204" s="87"/>
+      <c r="M204" s="88"/>
+    </row>
+    <row r="205" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A205" s="117" t="s">
+        <v>335</v>
+      </c>
+      <c r="B205" s="118" t="s">
+        <v>335</v>
+      </c>
+      <c r="C205" s="118" t="s">
+        <v>335</v>
+      </c>
+      <c r="D205" s="118" t="s">
+        <v>335</v>
+      </c>
+      <c r="E205" s="118" t="s">
+        <v>335</v>
+      </c>
+      <c r="F205" s="66">
+        <v>0</v>
+      </c>
+      <c r="G205" s="67">
+        <v>0</v>
+      </c>
+      <c r="H205" s="69">
+        <v>0</v>
+      </c>
+      <c r="I205" s="67">
+        <v>206658.74</v>
+      </c>
+      <c r="J205" s="86"/>
+      <c r="K205" s="87"/>
+      <c r="L205" s="87"/>
+      <c r="M205" s="88"/>
+    </row>
+    <row r="206" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A206" s="117" t="s">
+        <v>336</v>
+      </c>
+      <c r="B206" s="118" t="s">
+        <v>336</v>
+      </c>
+      <c r="C206" s="118" t="s">
+        <v>336</v>
+      </c>
+      <c r="D206" s="118" t="s">
+        <v>336</v>
+      </c>
+      <c r="E206" s="118" t="s">
+        <v>336</v>
+      </c>
+      <c r="F206" s="66">
+        <v>0</v>
+      </c>
+      <c r="G206" s="70">
+        <v>0</v>
+      </c>
+      <c r="H206" s="67">
+        <v>0</v>
+      </c>
+      <c r="I206" s="67">
+        <v>0</v>
+      </c>
+      <c r="J206" s="86"/>
+      <c r="K206" s="87"/>
+      <c r="L206" s="87"/>
+      <c r="M206" s="88"/>
+    </row>
+    <row r="207" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A207" s="117" t="s">
+        <v>337</v>
+      </c>
+      <c r="B207" s="118" t="s">
+        <v>337</v>
+      </c>
+      <c r="C207" s="118" t="s">
+        <v>337</v>
+      </c>
+      <c r="D207" s="118" t="s">
+        <v>337</v>
+      </c>
+      <c r="E207" s="118" t="s">
+        <v>337</v>
+      </c>
+      <c r="F207" s="66">
+        <v>5</v>
+      </c>
+      <c r="G207" s="67">
+        <v>3753448.88</v>
+      </c>
+      <c r="H207" s="66">
+        <v>0</v>
+      </c>
+      <c r="I207" s="67">
+        <v>0</v>
+      </c>
+      <c r="J207" s="90" t="s">
+        <v>381</v>
+      </c>
+      <c r="K207" s="87"/>
+      <c r="L207" s="87"/>
+      <c r="M207" s="88"/>
+    </row>
+    <row r="208" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A208" s="117" t="s">
+        <v>338</v>
+      </c>
+      <c r="B208" s="118" t="s">
+        <v>338</v>
+      </c>
+      <c r="C208" s="118" t="s">
+        <v>338</v>
+      </c>
+      <c r="D208" s="118" t="s">
+        <v>338</v>
+      </c>
+      <c r="E208" s="118" t="s">
+        <v>338</v>
+      </c>
+      <c r="F208" s="66">
+        <v>0</v>
+      </c>
+      <c r="G208" s="67">
+        <v>0</v>
+      </c>
+      <c r="H208" s="66">
+        <v>0</v>
+      </c>
+      <c r="I208" s="67">
+        <v>0</v>
+      </c>
+      <c r="J208" s="86"/>
+      <c r="K208" s="87"/>
+      <c r="L208" s="87"/>
+      <c r="M208" s="88"/>
+    </row>
+    <row r="209" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A209" s="117" t="s">
+        <v>339</v>
+      </c>
+      <c r="B209" s="118" t="s">
+        <v>339</v>
+      </c>
+      <c r="C209" s="118" t="s">
+        <v>339</v>
+      </c>
+      <c r="D209" s="118" t="s">
+        <v>339</v>
+      </c>
+      <c r="E209" s="118" t="s">
+        <v>339</v>
+      </c>
+      <c r="F209" s="66">
+        <v>0</v>
+      </c>
+      <c r="G209" s="67">
+        <v>0</v>
+      </c>
+      <c r="H209" s="66">
+        <v>0</v>
+      </c>
+      <c r="I209" s="67">
+        <v>0</v>
+      </c>
+      <c r="J209" s="86"/>
+      <c r="K209" s="87"/>
+      <c r="L209" s="87"/>
+      <c r="M209" s="88"/>
+    </row>
+    <row r="210" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A210" s="117" t="s">
+        <v>340</v>
+      </c>
+      <c r="B210" s="118" t="s">
+        <v>340</v>
+      </c>
+      <c r="C210" s="118" t="s">
+        <v>340</v>
+      </c>
+      <c r="D210" s="118" t="s">
+        <v>340</v>
+      </c>
+      <c r="E210" s="118" t="s">
+        <v>340</v>
+      </c>
+      <c r="F210" s="66">
+        <v>0</v>
+      </c>
+      <c r="G210" s="67">
+        <v>0</v>
+      </c>
+      <c r="H210" s="66">
+        <v>0</v>
+      </c>
+      <c r="I210" s="67">
+        <v>0</v>
+      </c>
+      <c r="J210" s="86"/>
+      <c r="K210" s="87"/>
+      <c r="L210" s="87"/>
+      <c r="M210" s="88"/>
+    </row>
+    <row r="211" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A211" s="117" t="s">
+        <v>341</v>
+      </c>
+      <c r="B211" s="118" t="s">
+        <v>341</v>
+      </c>
+      <c r="C211" s="118" t="s">
+        <v>341</v>
+      </c>
+      <c r="D211" s="118" t="s">
+        <v>341</v>
+      </c>
+      <c r="E211" s="118" t="s">
+        <v>341</v>
+      </c>
+      <c r="F211" s="66">
+        <v>4</v>
+      </c>
+      <c r="G211" s="67">
+        <v>142265.82</v>
+      </c>
+      <c r="H211" s="66">
+        <v>4</v>
+      </c>
+      <c r="I211" s="67">
+        <v>64392.92</v>
+      </c>
+      <c r="J211" s="90" t="s">
+        <v>382</v>
+      </c>
+      <c r="K211" s="87"/>
+      <c r="L211" s="87"/>
+      <c r="M211" s="88"/>
+    </row>
+    <row r="212" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A212" s="117" t="s">
+        <v>342</v>
+      </c>
+      <c r="B212" s="118" t="s">
+        <v>342</v>
+      </c>
+      <c r="C212" s="118" t="s">
+        <v>342</v>
+      </c>
+      <c r="D212" s="118" t="s">
+        <v>342</v>
+      </c>
+      <c r="E212" s="118" t="s">
+        <v>342</v>
+      </c>
+      <c r="F212" s="66">
+        <v>1</v>
+      </c>
+      <c r="G212" s="67">
+        <v>448827.8</v>
+      </c>
+      <c r="H212" s="66">
+        <v>0</v>
+      </c>
+      <c r="I212" s="67">
+        <v>0</v>
+      </c>
+      <c r="J212" s="90" t="s">
+        <v>383</v>
+      </c>
+      <c r="K212" s="87"/>
+      <c r="L212" s="87"/>
+      <c r="M212" s="88"/>
+    </row>
+    <row r="213" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A213" s="117" t="s">
+        <v>343</v>
+      </c>
+      <c r="B213" s="118" t="s">
+        <v>343</v>
+      </c>
+      <c r="C213" s="118" t="s">
+        <v>343</v>
+      </c>
+      <c r="D213" s="118" t="s">
+        <v>343</v>
+      </c>
+      <c r="E213" s="118" t="s">
+        <v>343</v>
+      </c>
+      <c r="F213" s="66">
+        <v>0</v>
+      </c>
+      <c r="G213" s="67">
+        <v>0</v>
+      </c>
+      <c r="H213" s="66">
+        <v>0</v>
+      </c>
+      <c r="I213" s="67">
+        <v>0</v>
+      </c>
+      <c r="J213" s="86"/>
+      <c r="K213" s="87"/>
+      <c r="L213" s="87"/>
+      <c r="M213" s="88"/>
+    </row>
+    <row r="214" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A214" s="117" t="s">
+        <v>344</v>
+      </c>
+      <c r="B214" s="118" t="s">
+        <v>344</v>
+      </c>
+      <c r="C214" s="118" t="s">
+        <v>344</v>
+      </c>
+      <c r="D214" s="118" t="s">
+        <v>344</v>
+      </c>
+      <c r="E214" s="118" t="s">
+        <v>344</v>
+      </c>
+      <c r="F214" s="66">
+        <v>0</v>
+      </c>
+      <c r="G214" s="67">
+        <v>0</v>
+      </c>
+      <c r="H214" s="66">
+        <v>0</v>
+      </c>
+      <c r="I214" s="67">
+        <v>0</v>
+      </c>
+      <c r="J214" s="86"/>
+      <c r="K214" s="87"/>
+      <c r="L214" s="87"/>
+      <c r="M214" s="88"/>
+    </row>
+    <row r="215" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A215" s="117" t="s">
+        <v>345</v>
+      </c>
+      <c r="B215" s="118" t="s">
+        <v>345</v>
+      </c>
+      <c r="C215" s="118" t="s">
+        <v>345</v>
+      </c>
+      <c r="D215" s="118" t="s">
+        <v>345</v>
+      </c>
+      <c r="E215" s="118" t="s">
+        <v>345</v>
+      </c>
+      <c r="F215" s="66">
+        <v>0</v>
+      </c>
+      <c r="G215" s="67">
+        <v>0</v>
+      </c>
+      <c r="H215" s="66">
+        <v>0</v>
+      </c>
+      <c r="I215" s="67">
+        <v>0</v>
+      </c>
+      <c r="J215" s="86"/>
+      <c r="K215" s="87"/>
+      <c r="L215" s="87"/>
+      <c r="M215" s="88"/>
+    </row>
+    <row r="216" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A216" s="117" t="s">
+        <v>346</v>
+      </c>
+      <c r="B216" s="118" t="s">
+        <v>346</v>
+      </c>
+      <c r="C216" s="118" t="s">
+        <v>346</v>
+      </c>
+      <c r="D216" s="118" t="s">
+        <v>346</v>
+      </c>
+      <c r="E216" s="118" t="s">
+        <v>346</v>
+      </c>
+      <c r="F216" s="66">
+        <v>0</v>
+      </c>
+      <c r="G216" s="67">
+        <v>0</v>
+      </c>
+      <c r="H216" s="66">
+        <v>0</v>
+      </c>
+      <c r="I216" s="67">
+        <v>0</v>
+      </c>
+      <c r="J216" s="86"/>
+      <c r="K216" s="87"/>
+      <c r="L216" s="87"/>
+      <c r="M216" s="88"/>
+    </row>
+    <row r="217" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A217" s="117" t="s">
+        <v>347</v>
+      </c>
+      <c r="B217" s="118" t="s">
+        <v>347</v>
+      </c>
+      <c r="C217" s="118" t="s">
+        <v>347</v>
+      </c>
+      <c r="D217" s="118" t="s">
+        <v>347</v>
+      </c>
+      <c r="E217" s="118" t="s">
+        <v>347</v>
+      </c>
+      <c r="F217" s="66">
+        <v>0</v>
+      </c>
+      <c r="G217" s="67">
+        <v>0</v>
+      </c>
+      <c r="H217" s="66">
+        <v>0</v>
+      </c>
+      <c r="I217" s="67">
+        <v>0</v>
+      </c>
+      <c r="J217" s="86"/>
+      <c r="K217" s="87"/>
+      <c r="L217" s="87"/>
+      <c r="M217" s="88"/>
+    </row>
+    <row r="218" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A218" s="117" t="s">
+        <v>348</v>
+      </c>
+      <c r="B218" s="118" t="s">
+        <v>348</v>
+      </c>
+      <c r="C218" s="118" t="s">
+        <v>348</v>
+      </c>
+      <c r="D218" s="118" t="s">
+        <v>348</v>
+      </c>
+      <c r="E218" s="118" t="s">
+        <v>348</v>
+      </c>
+      <c r="F218" s="66">
+        <v>0</v>
+      </c>
+      <c r="G218" s="67">
+        <v>0</v>
+      </c>
+      <c r="H218" s="66">
+        <v>3</v>
+      </c>
+      <c r="I218" s="67">
+        <v>0</v>
+      </c>
+      <c r="J218" s="90" t="s">
+        <v>384</v>
+      </c>
+      <c r="K218" s="87"/>
+      <c r="L218" s="87"/>
+      <c r="M218" s="88"/>
+    </row>
+    <row r="219" spans="1:13" ht="16.25" customHeight="1">
+      <c r="A219" s="117" t="s">
+        <v>349</v>
+      </c>
+      <c r="B219" s="118"/>
+      <c r="C219" s="118"/>
+      <c r="D219" s="118"/>
+      <c r="E219" s="118"/>
+      <c r="F219" s="66">
+        <v>0</v>
+      </c>
+      <c r="G219" s="67">
+        <v>0</v>
+      </c>
+      <c r="H219" s="66">
+        <v>0</v>
+      </c>
+      <c r="I219" s="67">
+        <v>0</v>
+      </c>
+      <c r="J219" s="86"/>
+      <c r="K219" s="87"/>
+      <c r="L219" s="87"/>
+      <c r="M219" s="88"/>
+    </row>
+    <row r="220" spans="1:13" ht="13.75" customHeight="1">
+      <c r="A220" s="117" t="s">
+        <v>350</v>
+      </c>
+      <c r="B220" s="118"/>
+      <c r="C220" s="118"/>
+      <c r="D220" s="118"/>
+      <c r="E220" s="118"/>
+      <c r="F220" s="69">
+        <v>0</v>
+      </c>
+      <c r="G220" s="73">
+        <v>0</v>
+      </c>
+      <c r="H220" s="69">
+        <v>0</v>
+      </c>
+      <c r="I220" s="73">
+        <v>0</v>
+      </c>
+      <c r="J220" s="86"/>
+      <c r="K220" s="87"/>
+      <c r="L220" s="87"/>
+      <c r="M220" s="88"/>
+    </row>
+    <row r="221" spans="1:13" ht="14.5">
+      <c r="A221" s="117" t="s">
+        <v>351</v>
+      </c>
+      <c r="B221" s="118"/>
+      <c r="C221" s="118"/>
+      <c r="D221" s="118"/>
+      <c r="E221" s="118"/>
+      <c r="F221" s="71">
+        <v>0</v>
+      </c>
+      <c r="G221" s="74">
+        <v>0</v>
+      </c>
+      <c r="H221" s="71">
+        <v>1</v>
+      </c>
+      <c r="I221" s="74">
+        <v>0</v>
+      </c>
+      <c r="J221" s="90" t="s">
+        <v>385</v>
+      </c>
+      <c r="K221" s="87"/>
+      <c r="L221" s="87"/>
+      <c r="M221" s="88"/>
+    </row>
+    <row r="222" spans="1:13" ht="15" customHeight="1">
+      <c r="A222" s="117" t="s">
+        <v>228</v>
+      </c>
+      <c r="B222" s="118"/>
+      <c r="C222" s="118"/>
+      <c r="D222" s="118"/>
+      <c r="E222" s="118"/>
+      <c r="F222" s="71">
+        <v>0</v>
+      </c>
+      <c r="G222" s="74">
+        <v>0</v>
+      </c>
+      <c r="H222" s="71">
+        <v>0</v>
+      </c>
+      <c r="I222" s="74">
+        <v>0</v>
+      </c>
+      <c r="J222" s="86"/>
+      <c r="K222" s="87"/>
+      <c r="L222" s="87"/>
+      <c r="M222" s="88"/>
+    </row>
+    <row r="223" spans="1:13" ht="15" customHeight="1">
+      <c r="A223" s="63"/>
+      <c r="B223" s="64"/>
+      <c r="C223" s="64"/>
+      <c r="D223" s="64"/>
+      <c r="E223" s="65"/>
+    </row>
+    <row r="224" spans="1:13">
+      <c r="A224" s="89" t="s">
+        <v>188</v>
+      </c>
+      <c r="B224" s="89"/>
+      <c r="C224" s="89"/>
+      <c r="D224" s="89"/>
+      <c r="E224" s="89"/>
+      <c r="F224" s="106" t="s">
+        <v>189</v>
+      </c>
+      <c r="G224" s="107"/>
+      <c r="H224" s="108"/>
+      <c r="I224" s="30" t="s">
+        <v>190</v>
+      </c>
+      <c r="J224" s="89" t="s">
+        <v>90</v>
+      </c>
+      <c r="K224" s="89"/>
+      <c r="L224" s="89"/>
+      <c r="M224" s="89"/>
+    </row>
+    <row r="225" spans="1:14" ht="31" customHeight="1">
+      <c r="A225" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B225" s="112"/>
+      <c r="C225" s="112"/>
+      <c r="D225" s="112"/>
+      <c r="E225" s="113"/>
+      <c r="F225" s="114" t="s">
+        <v>352</v>
+      </c>
+      <c r="G225" s="115"/>
+      <c r="H225" s="116"/>
+      <c r="I225" s="57">
+        <v>195008.2</v>
+      </c>
+      <c r="J225" s="77" t="s">
+        <v>413</v>
+      </c>
+      <c r="K225" s="78"/>
+      <c r="L225" s="78"/>
+      <c r="M225" s="79"/>
+      <c r="N225" s="8"/>
+    </row>
+    <row r="226" spans="1:14" ht="31" customHeight="1">
+      <c r="A226" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B226" s="112"/>
+      <c r="C226" s="112"/>
+      <c r="D226" s="112"/>
+      <c r="E226" s="113"/>
+      <c r="F226" s="114" t="s">
+        <v>353</v>
+      </c>
+      <c r="G226" s="115" t="s">
+        <v>353</v>
+      </c>
+      <c r="H226" s="116" t="s">
+        <v>353</v>
+      </c>
+      <c r="I226" s="57">
+        <v>142787.45000000001</v>
+      </c>
+      <c r="J226" s="77" t="s">
+        <v>403</v>
+      </c>
+      <c r="K226" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="L226" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="M226" s="79" t="s">
+        <v>366</v>
+      </c>
+      <c r="N226" s="8"/>
+    </row>
+    <row r="227" spans="1:14" ht="31" customHeight="1">
+      <c r="A227" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B227" s="112"/>
+      <c r="C227" s="112"/>
+      <c r="D227" s="112"/>
+      <c r="E227" s="113"/>
+      <c r="F227" s="114" t="s">
+        <v>354</v>
+      </c>
+      <c r="G227" s="115" t="s">
+        <v>354</v>
+      </c>
+      <c r="H227" s="116" t="s">
+        <v>354</v>
+      </c>
+      <c r="I227" s="57">
+        <v>6008.29</v>
+      </c>
+      <c r="J227" s="77" t="s">
+        <v>402</v>
+      </c>
+      <c r="K227" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="L227" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="M227" s="79" t="s">
+        <v>366</v>
+      </c>
+      <c r="N227" s="8"/>
+    </row>
+    <row r="228" spans="1:14" ht="31" customHeight="1">
+      <c r="A228" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B228" s="112"/>
+      <c r="C228" s="112"/>
+      <c r="D228" s="112"/>
+      <c r="E228" s="113"/>
+      <c r="F228" s="114" t="s">
+        <v>355</v>
+      </c>
+      <c r="G228" s="115" t="s">
+        <v>355</v>
+      </c>
+      <c r="H228" s="116" t="s">
+        <v>355</v>
+      </c>
+      <c r="I228" s="57">
+        <v>11193.04</v>
+      </c>
+      <c r="J228" s="77" t="s">
+        <v>414</v>
+      </c>
+      <c r="K228" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="L228" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="M228" s="79" t="s">
+        <v>366</v>
+      </c>
+      <c r="N228" s="8"/>
+    </row>
+    <row r="229" spans="1:14" ht="31" customHeight="1">
+      <c r="A229" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B229" s="112"/>
+      <c r="C229" s="112"/>
+      <c r="D229" s="112"/>
+      <c r="E229" s="113"/>
+      <c r="F229" s="114" t="s">
+        <v>356</v>
+      </c>
+      <c r="G229" s="115" t="s">
+        <v>356</v>
+      </c>
+      <c r="H229" s="116" t="s">
+        <v>356</v>
+      </c>
+      <c r="I229" s="57">
+        <v>107972.59</v>
+      </c>
+      <c r="J229" s="77" t="s">
+        <v>399</v>
+      </c>
+      <c r="K229" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="L229" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="M229" s="79" t="s">
+        <v>366</v>
+      </c>
+      <c r="N229" s="8"/>
+    </row>
+    <row r="230" spans="1:14" ht="31" customHeight="1">
+      <c r="A230" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B230" s="112"/>
+      <c r="C230" s="112"/>
+      <c r="D230" s="112"/>
+      <c r="E230" s="113"/>
+      <c r="F230" s="114" t="s">
+        <v>357</v>
+      </c>
+      <c r="G230" s="115" t="s">
+        <v>357</v>
+      </c>
+      <c r="H230" s="116" t="s">
+        <v>357</v>
+      </c>
+      <c r="I230" s="57">
+        <v>2120</v>
+      </c>
+      <c r="J230" s="77" t="s">
+        <v>401</v>
+      </c>
+      <c r="K230" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="L230" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="M230" s="79" t="s">
+        <v>366</v>
+      </c>
+      <c r="N230" s="8"/>
+    </row>
+    <row r="231" spans="1:14" ht="31" customHeight="1">
+      <c r="A231" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B231" s="112"/>
+      <c r="C231" s="112"/>
+      <c r="D231" s="112"/>
+      <c r="E231" s="113"/>
+      <c r="F231" s="114" t="s">
+        <v>358</v>
+      </c>
+      <c r="G231" s="115" t="s">
+        <v>358</v>
+      </c>
+      <c r="H231" s="116" t="s">
+        <v>358</v>
+      </c>
+      <c r="I231" s="57">
+        <v>15872</v>
+      </c>
+      <c r="J231" s="77" t="s">
+        <v>400</v>
+      </c>
+      <c r="K231" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="L231" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="M231" s="79" t="s">
+        <v>366</v>
+      </c>
+      <c r="N231" s="8"/>
+    </row>
+    <row r="232" spans="1:14" ht="31" customHeight="1">
+      <c r="A232" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B232" s="112"/>
+      <c r="C232" s="112"/>
+      <c r="D232" s="112"/>
+      <c r="E232" s="113"/>
+      <c r="F232" s="296" t="s">
+        <v>359</v>
+      </c>
+      <c r="G232" s="297" t="s">
+        <v>359</v>
+      </c>
+      <c r="H232" s="298" t="s">
+        <v>359</v>
+      </c>
+      <c r="I232" s="57">
+        <v>7899.97</v>
+      </c>
+      <c r="J232" s="77" t="s">
+        <v>404</v>
+      </c>
+      <c r="K232" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="L232" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="M232" s="79" t="s">
+        <v>366</v>
+      </c>
+      <c r="N232" s="8"/>
+    </row>
+    <row r="233" spans="1:14" ht="31" customHeight="1">
+      <c r="A233" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B233" s="112"/>
+      <c r="C233" s="112"/>
+      <c r="D233" s="112"/>
+      <c r="E233" s="113"/>
+      <c r="F233" s="114" t="s">
+        <v>360</v>
+      </c>
+      <c r="G233" s="115" t="s">
+        <v>360</v>
+      </c>
+      <c r="H233" s="116" t="s">
+        <v>360</v>
+      </c>
+      <c r="I233" s="57">
+        <v>75254.28</v>
+      </c>
+      <c r="J233" s="77" t="s">
+        <v>405</v>
+      </c>
+      <c r="K233" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="L233" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="M233" s="79" t="s">
+        <v>366</v>
+      </c>
+      <c r="N233" s="8"/>
+    </row>
+    <row r="234" spans="1:14" ht="31" customHeight="1">
+      <c r="A234" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B234" s="112"/>
+      <c r="C234" s="112"/>
+      <c r="D234" s="112"/>
+      <c r="E234" s="113"/>
+      <c r="F234" s="114" t="s">
+        <v>361</v>
+      </c>
+      <c r="G234" s="115" t="s">
+        <v>361</v>
+      </c>
+      <c r="H234" s="116" t="s">
+        <v>361</v>
+      </c>
+      <c r="I234" s="57">
+        <v>1043.96</v>
+      </c>
+      <c r="J234" s="77" t="s">
+        <v>406</v>
+      </c>
+      <c r="K234" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="L234" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="M234" s="79" t="s">
+        <v>366</v>
+      </c>
+      <c r="N234" s="8"/>
+    </row>
+    <row r="235" spans="1:14" ht="31" customHeight="1">
+      <c r="A235" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B235" s="112"/>
+      <c r="C235" s="112"/>
+      <c r="D235" s="112"/>
+      <c r="E235" s="113"/>
+      <c r="F235" s="114" t="s">
+        <v>362</v>
+      </c>
+      <c r="G235" s="115" t="s">
+        <v>362</v>
+      </c>
+      <c r="H235" s="116" t="s">
+        <v>362</v>
+      </c>
+      <c r="I235" s="57">
+        <v>30021.21</v>
+      </c>
+      <c r="J235" s="77" t="s">
+        <v>407</v>
+      </c>
+      <c r="K235" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="L235" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="M235" s="79" t="s">
+        <v>366</v>
+      </c>
+      <c r="N235" s="8"/>
+    </row>
+    <row r="236" spans="1:14" ht="31" customHeight="1">
+      <c r="A236" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B236" s="112"/>
+      <c r="C236" s="112"/>
+      <c r="D236" s="112"/>
+      <c r="E236" s="113"/>
+      <c r="F236" s="114" t="s">
+        <v>363</v>
+      </c>
+      <c r="G236" s="115" t="s">
+        <v>363</v>
+      </c>
+      <c r="H236" s="116" t="s">
+        <v>363</v>
+      </c>
+      <c r="I236" s="57">
+        <v>16394.14</v>
+      </c>
+      <c r="J236" s="77" t="s">
+        <v>408</v>
+      </c>
+      <c r="K236" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="L236" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="M236" s="79" t="s">
+        <v>366</v>
+      </c>
+      <c r="N236" s="8"/>
+    </row>
+    <row r="237" spans="1:14" ht="31" customHeight="1">
+      <c r="A237" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B237" s="112"/>
+      <c r="C237" s="112"/>
+      <c r="D237" s="112"/>
+      <c r="E237" s="113"/>
+      <c r="F237" s="114" t="s">
+        <v>364</v>
+      </c>
+      <c r="G237" s="115" t="s">
+        <v>364</v>
+      </c>
+      <c r="H237" s="116" t="s">
+        <v>364</v>
+      </c>
+      <c r="I237" s="57">
+        <v>34924.449999999997</v>
+      </c>
+      <c r="J237" s="77" t="s">
+        <v>409</v>
+      </c>
+      <c r="K237" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="L237" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="M237" s="79" t="s">
+        <v>366</v>
+      </c>
+      <c r="N237" s="8"/>
+    </row>
+    <row r="238" spans="1:14" ht="31" customHeight="1">
+      <c r="A238" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="B238" s="112"/>
+      <c r="C238" s="112"/>
+      <c r="D238" s="112"/>
+      <c r="E238" s="113"/>
+      <c r="F238" s="114" t="s">
+        <v>365</v>
+      </c>
+      <c r="G238" s="115" t="s">
+        <v>365</v>
+      </c>
+      <c r="H238" s="116" t="s">
+        <v>365</v>
+      </c>
+      <c r="I238" s="57">
+        <v>25108.31</v>
+      </c>
+      <c r="J238" s="80" t="s">
+        <v>410</v>
+      </c>
+      <c r="K238" s="81"/>
+      <c r="L238" s="81"/>
+      <c r="M238" s="82"/>
+      <c r="N238" s="8"/>
+    </row>
+    <row r="239" spans="1:14">
+      <c r="A239" s="144" t="s">
+        <v>219</v>
+      </c>
+      <c r="B239" s="144"/>
+      <c r="C239" s="144"/>
+      <c r="D239" s="144"/>
+      <c r="E239" s="144"/>
+      <c r="F239" s="299" t="s">
+        <v>241</v>
+      </c>
+      <c r="G239" s="300"/>
+      <c r="H239" s="300"/>
+      <c r="I239" s="53" t="s">
+        <v>241</v>
+      </c>
+      <c r="J239" s="299" t="s">
         <v>242</v>
       </c>
-      <c r="K187" s="112"/>
-[...1469 lines deleted...]
-      <c r="N239" s="8"/>
+      <c r="K239" s="300"/>
+      <c r="L239" s="300"/>
+      <c r="M239" s="301"/>
     </row>
     <row r="240" spans="1:14">
-      <c r="A240" s="77" t="s">
-[...6 lines deleted...]
-      <c r="F240" s="78" t="s">
+      <c r="A240" s="144" t="s">
+        <v>220</v>
+      </c>
+      <c r="B240" s="144"/>
+      <c r="C240" s="144"/>
+      <c r="D240" s="144"/>
+      <c r="E240" s="144"/>
+      <c r="F240" s="299" t="s">
         <v>241</v>
       </c>
-      <c r="G240" s="79"/>
-      <c r="H240" s="79"/>
+      <c r="G240" s="300"/>
+      <c r="H240" s="300"/>
       <c r="I240" s="53" t="s">
         <v>241</v>
       </c>
-      <c r="J240" s="78" t="s">
+      <c r="J240" s="299" t="s">
         <v>242</v>
       </c>
-      <c r="K240" s="79"/>
-[...1 lines deleted...]
-      <c r="M240" s="80"/>
+      <c r="K240" s="300"/>
+      <c r="L240" s="300"/>
+      <c r="M240" s="301"/>
     </row>
     <row r="241" spans="1:13">
-      <c r="A241" s="77" t="s">
-[...6 lines deleted...]
-      <c r="F241" s="78" t="s">
+      <c r="A241" s="144" t="s">
+        <v>221</v>
+      </c>
+      <c r="B241" s="144"/>
+      <c r="C241" s="144"/>
+      <c r="D241" s="144"/>
+      <c r="E241" s="144"/>
+      <c r="F241" s="299" t="s">
         <v>241</v>
       </c>
-      <c r="G241" s="79"/>
-      <c r="H241" s="79"/>
+      <c r="G241" s="300"/>
+      <c r="H241" s="300"/>
       <c r="I241" s="53" t="s">
         <v>241</v>
       </c>
-      <c r="J241" s="78" t="s">
+      <c r="J241" s="299" t="s">
         <v>242</v>
       </c>
-      <c r="K241" s="79"/>
-[...11 lines deleted...]
-      <c r="F242" s="78" t="s">
+      <c r="K241" s="300"/>
+      <c r="L241" s="300"/>
+      <c r="M241" s="301"/>
+    </row>
+    <row r="242" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A242" s="144" t="s">
+        <v>222</v>
+      </c>
+      <c r="B242" s="144"/>
+      <c r="C242" s="144"/>
+      <c r="D242" s="144"/>
+      <c r="E242" s="144"/>
+      <c r="F242" s="299" t="s">
         <v>241</v>
       </c>
-      <c r="G242" s="79"/>
-      <c r="H242" s="79"/>
+      <c r="G242" s="300"/>
+      <c r="H242" s="300"/>
       <c r="I242" s="53" t="s">
         <v>241</v>
       </c>
-      <c r="J242" s="78" t="s">
+      <c r="J242" s="299" t="s">
         <v>242</v>
       </c>
-      <c r="K242" s="79"/>
-[...1 lines deleted...]
-      <c r="M242" s="80"/>
+      <c r="K242" s="300"/>
+      <c r="L242" s="300"/>
+      <c r="M242" s="301"/>
     </row>
     <row r="243" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A243" s="77" t="s">
-[...33 lines deleted...]
-      <c r="M244" s="22"/>
+      <c r="A243" s="27"/>
+      <c r="B243" s="27"/>
+      <c r="C243" s="27"/>
+      <c r="D243" s="27"/>
+      <c r="E243" s="27"/>
+      <c r="F243" s="22"/>
+      <c r="G243" s="22"/>
+      <c r="H243" s="22"/>
+      <c r="J243" s="22"/>
+      <c r="K243" s="22"/>
+      <c r="L243" s="22"/>
+      <c r="M243" s="22"/>
+    </row>
+    <row r="244" spans="1:13" ht="24" customHeight="1">
+      <c r="A244" s="15" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="245" spans="1:13" ht="24" customHeight="1">
-      <c r="A245" s="15" t="s">
-[...4 lines deleted...]
-      <c r="A246" s="92" t="s">
+      <c r="A245" s="310" t="s">
         <v>193</v>
       </c>
-      <c r="B246" s="92"/>
-      <c r="C246" s="41" t="s">
+      <c r="B245" s="310"/>
+      <c r="C245" s="41" t="s">
         <v>194</v>
       </c>
-      <c r="D246" s="41" t="s">
+      <c r="D245" s="41" t="s">
         <v>195</v>
       </c>
-      <c r="E246" s="41" t="s">
+      <c r="E245" s="41" t="s">
         <v>196</v>
       </c>
-      <c r="F246" s="93" t="s">
+      <c r="F245" s="311" t="s">
         <v>121</v>
       </c>
-      <c r="G246" s="94"/>
-[...2 lines deleted...]
-      <c r="J246" s="92" t="s">
+      <c r="G245" s="312"/>
+      <c r="H245" s="312"/>
+      <c r="I245" s="313"/>
+      <c r="J245" s="310" t="s">
         <v>61</v>
       </c>
-      <c r="K246" s="92"/>
-[...4 lines deleted...]
-      <c r="A247" s="84" t="s">
+      <c r="K245" s="310"/>
+      <c r="L245" s="310"/>
+      <c r="M245" s="310"/>
+    </row>
+    <row r="246" spans="1:13" ht="99" customHeight="1">
+      <c r="A246" s="302" t="s">
         <v>197</v>
       </c>
-      <c r="B247" s="85"/>
+      <c r="B246" s="303"/>
+      <c r="C246" s="75" t="s">
+        <v>291</v>
+      </c>
+      <c r="D246" s="29" t="s">
+        <v>255</v>
+      </c>
+      <c r="E246" s="52">
+        <v>100</v>
+      </c>
+      <c r="F246" s="304" t="s">
+        <v>293</v>
+      </c>
+      <c r="G246" s="305"/>
+      <c r="H246" s="305"/>
+      <c r="I246" s="306"/>
+      <c r="J246" s="307" t="s">
+        <v>412</v>
+      </c>
+      <c r="K246" s="308"/>
+      <c r="L246" s="308"/>
+      <c r="M246" s="309"/>
+    </row>
+    <row r="247" spans="1:13" ht="107.5" customHeight="1">
+      <c r="A247" s="302" t="s">
+        <v>197</v>
+      </c>
+      <c r="B247" s="303"/>
       <c r="C247" s="75" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="D247" s="29" t="s">
         <v>255</v>
       </c>
       <c r="E247" s="52">
         <v>100</v>
       </c>
-      <c r="F247" s="86" t="s">
-[...37 lines deleted...]
-      <c r="M248" s="91"/>
+      <c r="F247" s="304" t="s">
+        <v>293</v>
+      </c>
+      <c r="G247" s="305"/>
+      <c r="H247" s="305"/>
+      <c r="I247" s="306"/>
+      <c r="J247" s="307" t="s">
+        <v>411</v>
+      </c>
+      <c r="K247" s="308"/>
+      <c r="L247" s="308"/>
+      <c r="M247" s="309"/>
     </row>
   </sheetData>
-  <mergeCells count="482">
-[...4 lines deleted...]
-    <mergeCell ref="J238:M238"/>
+  <mergeCells count="479">
+    <mergeCell ref="A239:E239"/>
+    <mergeCell ref="F239:H239"/>
     <mergeCell ref="J239:M239"/>
-    <mergeCell ref="K68:M68"/>
-[...3 lines deleted...]
-    <mergeCell ref="J226:M226"/>
+    <mergeCell ref="A240:E240"/>
+    <mergeCell ref="F240:H240"/>
+    <mergeCell ref="J240:M240"/>
+    <mergeCell ref="A225:E225"/>
+    <mergeCell ref="A247:B247"/>
+    <mergeCell ref="F247:I247"/>
+    <mergeCell ref="J247:M247"/>
+    <mergeCell ref="A242:E242"/>
+    <mergeCell ref="F242:H242"/>
+    <mergeCell ref="J242:M242"/>
+    <mergeCell ref="A245:B245"/>
+    <mergeCell ref="F245:I245"/>
+    <mergeCell ref="J245:M245"/>
+    <mergeCell ref="A246:B246"/>
+    <mergeCell ref="F246:I246"/>
+    <mergeCell ref="J246:M246"/>
+    <mergeCell ref="A241:E241"/>
+    <mergeCell ref="F241:H241"/>
+    <mergeCell ref="J241:M241"/>
+    <mergeCell ref="A230:E230"/>
+    <mergeCell ref="A231:E231"/>
+    <mergeCell ref="A236:E236"/>
+    <mergeCell ref="A237:E237"/>
+    <mergeCell ref="A238:E238"/>
+    <mergeCell ref="A232:E232"/>
+    <mergeCell ref="A233:E233"/>
+    <mergeCell ref="A234:E234"/>
+    <mergeCell ref="A235:E235"/>
+    <mergeCell ref="F230:H230"/>
+    <mergeCell ref="F231:H231"/>
+    <mergeCell ref="F232:H232"/>
+    <mergeCell ref="F233:H233"/>
+    <mergeCell ref="F234:H234"/>
+    <mergeCell ref="F235:H235"/>
+    <mergeCell ref="F236:H236"/>
+    <mergeCell ref="F237:H237"/>
+    <mergeCell ref="F238:H238"/>
+    <mergeCell ref="J230:M230"/>
+    <mergeCell ref="J231:M231"/>
+    <mergeCell ref="J232:M232"/>
+    <mergeCell ref="A196:E196"/>
+    <mergeCell ref="J196:M196"/>
+    <mergeCell ref="A197:E197"/>
+    <mergeCell ref="J197:M197"/>
+    <mergeCell ref="A198:E198"/>
+    <mergeCell ref="J198:M198"/>
+    <mergeCell ref="A203:E203"/>
+    <mergeCell ref="A204:E204"/>
+    <mergeCell ref="A207:E207"/>
+    <mergeCell ref="J201:M201"/>
     <mergeCell ref="J207:M207"/>
-    <mergeCell ref="J210:M210"/>
-[...4 lines deleted...]
-    <mergeCell ref="J183:K183"/>
+    <mergeCell ref="A206:E206"/>
+    <mergeCell ref="A208:E208"/>
+    <mergeCell ref="J208:M208"/>
+    <mergeCell ref="A217:E217"/>
+    <mergeCell ref="A209:E209"/>
+    <mergeCell ref="A210:E210"/>
+    <mergeCell ref="A211:E211"/>
+    <mergeCell ref="J202:M202"/>
+    <mergeCell ref="A212:E212"/>
+    <mergeCell ref="A213:E213"/>
+    <mergeCell ref="J184:K184"/>
+    <mergeCell ref="F185:I185"/>
+    <mergeCell ref="J185:K185"/>
+    <mergeCell ref="F186:I186"/>
+    <mergeCell ref="J186:K186"/>
+    <mergeCell ref="A189:H189"/>
+    <mergeCell ref="J189:M189"/>
+    <mergeCell ref="A190:H190"/>
+    <mergeCell ref="J190:M190"/>
+    <mergeCell ref="A194:E195"/>
+    <mergeCell ref="J194:M195"/>
+    <mergeCell ref="A191:H191"/>
+    <mergeCell ref="A175:E175"/>
+    <mergeCell ref="F175:I175"/>
+    <mergeCell ref="J175:K175"/>
+    <mergeCell ref="L175:M175"/>
+    <mergeCell ref="A176:E176"/>
+    <mergeCell ref="A177:E177"/>
+    <mergeCell ref="A178:E178"/>
+    <mergeCell ref="A179:E179"/>
+    <mergeCell ref="F176:I176"/>
+    <mergeCell ref="F177:I177"/>
+    <mergeCell ref="F178:I178"/>
+    <mergeCell ref="F179:I179"/>
+    <mergeCell ref="J176:K176"/>
+    <mergeCell ref="J177:K177"/>
+    <mergeCell ref="J178:K178"/>
+    <mergeCell ref="J179:K179"/>
+    <mergeCell ref="L176:M176"/>
+    <mergeCell ref="L177:M177"/>
+    <mergeCell ref="L178:M178"/>
+    <mergeCell ref="L179:M179"/>
     <mergeCell ref="F184:I184"/>
-    <mergeCell ref="J184:K184"/>
-[...108 lines deleted...]
-    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="A168:F168"/>
+    <mergeCell ref="G168:I168"/>
+    <mergeCell ref="A169:F169"/>
+    <mergeCell ref="G169:I169"/>
+    <mergeCell ref="J174:K174"/>
+    <mergeCell ref="F174:I174"/>
+    <mergeCell ref="A171:F171"/>
+    <mergeCell ref="G171:I171"/>
+    <mergeCell ref="J167:M171"/>
+    <mergeCell ref="A170:F170"/>
+    <mergeCell ref="G170:I170"/>
+    <mergeCell ref="A174:E174"/>
+    <mergeCell ref="L174:M174"/>
+    <mergeCell ref="A161:D161"/>
+    <mergeCell ref="F161:H161"/>
+    <mergeCell ref="I161:M161"/>
+    <mergeCell ref="A166:F166"/>
+    <mergeCell ref="G166:I166"/>
+    <mergeCell ref="J166:M166"/>
+    <mergeCell ref="A162:D163"/>
+    <mergeCell ref="E162:E163"/>
+    <mergeCell ref="A167:F167"/>
+    <mergeCell ref="G167:I167"/>
+    <mergeCell ref="A156:C156"/>
+    <mergeCell ref="E156:H156"/>
+    <mergeCell ref="I156:K156"/>
+    <mergeCell ref="L156:M156"/>
+    <mergeCell ref="A157:C157"/>
+    <mergeCell ref="E157:H157"/>
+    <mergeCell ref="I157:K157"/>
+    <mergeCell ref="L157:M157"/>
+    <mergeCell ref="A158:C158"/>
+    <mergeCell ref="E158:H158"/>
+    <mergeCell ref="I158:K158"/>
+    <mergeCell ref="L158:M158"/>
+    <mergeCell ref="I152:K152"/>
+    <mergeCell ref="L151:M151"/>
+    <mergeCell ref="A152:C152"/>
+    <mergeCell ref="E152:H152"/>
+    <mergeCell ref="L152:M152"/>
+    <mergeCell ref="I151:K151"/>
+    <mergeCell ref="A153:C153"/>
+    <mergeCell ref="E153:H153"/>
+    <mergeCell ref="I153:K153"/>
+    <mergeCell ref="L153:M153"/>
+    <mergeCell ref="A149:C149"/>
+    <mergeCell ref="E149:H149"/>
+    <mergeCell ref="I149:K149"/>
+    <mergeCell ref="L149:M149"/>
+    <mergeCell ref="A150:C150"/>
+    <mergeCell ref="E150:H150"/>
+    <mergeCell ref="I150:K150"/>
+    <mergeCell ref="L150:M150"/>
+    <mergeCell ref="A151:C151"/>
+    <mergeCell ref="E151:H151"/>
+    <mergeCell ref="A146:C146"/>
+    <mergeCell ref="E146:H146"/>
+    <mergeCell ref="I146:K146"/>
+    <mergeCell ref="L146:M146"/>
+    <mergeCell ref="A147:C147"/>
+    <mergeCell ref="E147:H147"/>
+    <mergeCell ref="I147:K147"/>
+    <mergeCell ref="L147:M147"/>
+    <mergeCell ref="A148:C148"/>
+    <mergeCell ref="E148:H148"/>
+    <mergeCell ref="I148:K148"/>
+    <mergeCell ref="L148:M148"/>
+    <mergeCell ref="A141:C141"/>
+    <mergeCell ref="E141:H141"/>
+    <mergeCell ref="I141:K141"/>
+    <mergeCell ref="L141:M141"/>
+    <mergeCell ref="A144:C144"/>
+    <mergeCell ref="E144:H144"/>
+    <mergeCell ref="I144:K144"/>
+    <mergeCell ref="L144:M144"/>
+    <mergeCell ref="A145:C145"/>
+    <mergeCell ref="E145:H145"/>
+    <mergeCell ref="I145:K145"/>
+    <mergeCell ref="L145:M145"/>
+    <mergeCell ref="A138:C138"/>
+    <mergeCell ref="E138:H138"/>
+    <mergeCell ref="I138:K138"/>
+    <mergeCell ref="L138:M138"/>
+    <mergeCell ref="A139:C139"/>
+    <mergeCell ref="E139:H139"/>
+    <mergeCell ref="I139:K139"/>
+    <mergeCell ref="L139:M139"/>
+    <mergeCell ref="A140:C140"/>
+    <mergeCell ref="E140:H140"/>
+    <mergeCell ref="I140:K140"/>
+    <mergeCell ref="L140:M140"/>
+    <mergeCell ref="A131:C131"/>
+    <mergeCell ref="E131:H131"/>
+    <mergeCell ref="I137:K137"/>
+    <mergeCell ref="L131:M131"/>
+    <mergeCell ref="A132:C132"/>
+    <mergeCell ref="E132:H132"/>
+    <mergeCell ref="I132:K132"/>
+    <mergeCell ref="L132:M132"/>
+    <mergeCell ref="A133:C133"/>
+    <mergeCell ref="E133:H133"/>
+    <mergeCell ref="I133:K133"/>
+    <mergeCell ref="L133:M133"/>
+    <mergeCell ref="I131:K131"/>
+    <mergeCell ref="A136:C136"/>
+    <mergeCell ref="E136:H136"/>
+    <mergeCell ref="I136:K136"/>
+    <mergeCell ref="L136:M136"/>
+    <mergeCell ref="A137:C137"/>
+    <mergeCell ref="E137:H137"/>
+    <mergeCell ref="L137:M137"/>
+    <mergeCell ref="A123:G123"/>
+    <mergeCell ref="J123:M123"/>
+    <mergeCell ref="A124:G124"/>
+    <mergeCell ref="J124:M124"/>
+    <mergeCell ref="A125:G125"/>
+    <mergeCell ref="J125:M125"/>
+    <mergeCell ref="A126:G126"/>
+    <mergeCell ref="J126:M126"/>
+    <mergeCell ref="A130:C130"/>
+    <mergeCell ref="E130:H130"/>
+    <mergeCell ref="I130:K130"/>
+    <mergeCell ref="L130:M130"/>
+    <mergeCell ref="D117:E117"/>
+    <mergeCell ref="F117:G117"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="A121:G121"/>
+    <mergeCell ref="J121:M121"/>
+    <mergeCell ref="A122:G122"/>
+    <mergeCell ref="J122:M122"/>
+    <mergeCell ref="H116:I118"/>
+    <mergeCell ref="J116:K118"/>
+    <mergeCell ref="L116:M118"/>
+    <mergeCell ref="A116:A118"/>
+    <mergeCell ref="B116:B118"/>
+    <mergeCell ref="A112:G112"/>
+    <mergeCell ref="J112:M112"/>
+    <mergeCell ref="C115:E115"/>
+    <mergeCell ref="F115:G115"/>
+    <mergeCell ref="H115:I115"/>
+    <mergeCell ref="J115:K115"/>
+    <mergeCell ref="L115:M115"/>
+    <mergeCell ref="D116:E116"/>
+    <mergeCell ref="F116:G116"/>
+    <mergeCell ref="A106:G106"/>
+    <mergeCell ref="J106:M106"/>
+    <mergeCell ref="A107:G107"/>
+    <mergeCell ref="J107:M107"/>
+    <mergeCell ref="A108:G108"/>
+    <mergeCell ref="J108:M108"/>
+    <mergeCell ref="A110:G110"/>
+    <mergeCell ref="J110:M110"/>
+    <mergeCell ref="A111:G111"/>
+    <mergeCell ref="J111:M111"/>
+    <mergeCell ref="A101:B101"/>
+    <mergeCell ref="D101:F101"/>
+    <mergeCell ref="G101:K101"/>
+    <mergeCell ref="L101:M101"/>
+    <mergeCell ref="A102:B102"/>
+    <mergeCell ref="D102:F102"/>
+    <mergeCell ref="G102:K102"/>
+    <mergeCell ref="L102:M102"/>
+    <mergeCell ref="A103:B103"/>
+    <mergeCell ref="D103:F103"/>
+    <mergeCell ref="G103:K103"/>
+    <mergeCell ref="L103:M103"/>
+    <mergeCell ref="A95:D95"/>
+    <mergeCell ref="E95:I95"/>
+    <mergeCell ref="J95:M95"/>
+    <mergeCell ref="A96:D96"/>
+    <mergeCell ref="E96:I96"/>
+    <mergeCell ref="A97:D97"/>
+    <mergeCell ref="E97:I97"/>
+    <mergeCell ref="J96:M97"/>
+    <mergeCell ref="A100:B100"/>
+    <mergeCell ref="D100:F100"/>
+    <mergeCell ref="G100:K100"/>
+    <mergeCell ref="L100:M100"/>
+    <mergeCell ref="A91:B91"/>
+    <mergeCell ref="C91:D91"/>
+    <mergeCell ref="E91:F91"/>
+    <mergeCell ref="G91:I91"/>
+    <mergeCell ref="J91:L91"/>
+    <mergeCell ref="A92:B92"/>
+    <mergeCell ref="C92:D92"/>
+    <mergeCell ref="E92:F92"/>
+    <mergeCell ref="G92:I92"/>
+    <mergeCell ref="J92:L92"/>
+    <mergeCell ref="A84:C84"/>
+    <mergeCell ref="D84:G84"/>
+    <mergeCell ref="A85:C85"/>
+    <mergeCell ref="D85:G85"/>
+    <mergeCell ref="A86:C86"/>
+    <mergeCell ref="D86:G86"/>
+    <mergeCell ref="A88:C88"/>
+    <mergeCell ref="D88:G88"/>
+    <mergeCell ref="A87:C87"/>
+    <mergeCell ref="D87:G87"/>
+    <mergeCell ref="A78:C78"/>
+    <mergeCell ref="D78:F78"/>
+    <mergeCell ref="G78:I78"/>
+    <mergeCell ref="J78:M78"/>
+    <mergeCell ref="A82:C82"/>
+    <mergeCell ref="D82:G82"/>
+    <mergeCell ref="J82:M82"/>
+    <mergeCell ref="A83:C83"/>
+    <mergeCell ref="D83:G83"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="A72:F72"/>
+    <mergeCell ref="G72:H72"/>
+    <mergeCell ref="I72:M72"/>
+    <mergeCell ref="A73:F73"/>
+    <mergeCell ref="G73:H73"/>
+    <mergeCell ref="I73:M73"/>
+    <mergeCell ref="A76:M76"/>
+    <mergeCell ref="A77:C77"/>
+    <mergeCell ref="D77:F77"/>
+    <mergeCell ref="G77:I77"/>
+    <mergeCell ref="J77:M77"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="E50:G50"/>
+    <mergeCell ref="I50:J50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="K52:L52"/>
+    <mergeCell ref="M50:M51"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="F60:G60"/>
     <mergeCell ref="A50:A51"/>
     <mergeCell ref="A52:A64"/>
     <mergeCell ref="B52:B64"/>
     <mergeCell ref="K53:L53"/>
     <mergeCell ref="H50:H51"/>
     <mergeCell ref="K54:L54"/>
     <mergeCell ref="K55:L55"/>
     <mergeCell ref="K50:L51"/>
     <mergeCell ref="C52:D64"/>
     <mergeCell ref="K56:L56"/>
     <mergeCell ref="K57:L57"/>
     <mergeCell ref="K58:L58"/>
     <mergeCell ref="K59:L59"/>
     <mergeCell ref="K60:L60"/>
     <mergeCell ref="K61:L61"/>
     <mergeCell ref="K64:L64"/>
     <mergeCell ref="F64:G64"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="F53:G53"/>
     <mergeCell ref="F54:G54"/>
     <mergeCell ref="F55:G55"/>
     <mergeCell ref="F56:G56"/>
     <mergeCell ref="F57:G57"/>
     <mergeCell ref="F58:G58"/>
-    <mergeCell ref="B50:D50"/>
-[...262 lines deleted...]
-    <mergeCell ref="A191:H191"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="D39:M39"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="D40:M40"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="A46:M46"/>
+    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="D36:M36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="D37:M37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="D38:M38"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B11:M11"/>
+    <mergeCell ref="B12:M12"/>
+    <mergeCell ref="B13:M13"/>
+    <mergeCell ref="B14:M14"/>
+    <mergeCell ref="B15:M15"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="A214:E214"/>
+    <mergeCell ref="A215:E215"/>
+    <mergeCell ref="A216:E216"/>
+    <mergeCell ref="J212:M212"/>
+    <mergeCell ref="J213:M213"/>
+    <mergeCell ref="J214:M214"/>
+    <mergeCell ref="J215:M215"/>
+    <mergeCell ref="J216:M216"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="A89:C89"/>
+    <mergeCell ref="D89:G89"/>
+    <mergeCell ref="J83:M89"/>
+    <mergeCell ref="K62:L62"/>
+    <mergeCell ref="K63:L63"/>
+    <mergeCell ref="A67:D67"/>
+    <mergeCell ref="E67:H67"/>
+    <mergeCell ref="I67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="A68:D68"/>
+    <mergeCell ref="E68:H68"/>
+    <mergeCell ref="F63:G63"/>
+    <mergeCell ref="A69:D69"/>
+    <mergeCell ref="E69:H69"/>
+    <mergeCell ref="I69:J69"/>
+    <mergeCell ref="A222:E222"/>
+    <mergeCell ref="J226:M226"/>
+    <mergeCell ref="J227:M227"/>
+    <mergeCell ref="J228:M228"/>
+    <mergeCell ref="J229:M229"/>
+    <mergeCell ref="A200:E200"/>
+    <mergeCell ref="A202:E202"/>
+    <mergeCell ref="A205:E205"/>
+    <mergeCell ref="A199:E199"/>
+    <mergeCell ref="A201:E201"/>
+    <mergeCell ref="J217:M217"/>
+    <mergeCell ref="J218:M218"/>
+    <mergeCell ref="J219:M219"/>
+    <mergeCell ref="J221:M221"/>
+    <mergeCell ref="A220:E220"/>
+    <mergeCell ref="J220:M220"/>
+    <mergeCell ref="A218:E218"/>
+    <mergeCell ref="A219:E219"/>
+    <mergeCell ref="A221:E221"/>
+    <mergeCell ref="J199:M199"/>
+    <mergeCell ref="J200:M200"/>
+    <mergeCell ref="J203:M203"/>
+    <mergeCell ref="J204:M204"/>
+    <mergeCell ref="J205:M205"/>
+    <mergeCell ref="A226:E226"/>
+    <mergeCell ref="A227:E227"/>
+    <mergeCell ref="A228:E228"/>
+    <mergeCell ref="A229:E229"/>
+    <mergeCell ref="F226:H226"/>
+    <mergeCell ref="F227:H227"/>
+    <mergeCell ref="F228:H228"/>
+    <mergeCell ref="F229:H229"/>
+    <mergeCell ref="A224:E224"/>
+    <mergeCell ref="F224:H224"/>
+    <mergeCell ref="F225:H225"/>
+    <mergeCell ref="J233:M233"/>
+    <mergeCell ref="J234:M234"/>
+    <mergeCell ref="J235:M235"/>
+    <mergeCell ref="J236:M236"/>
+    <mergeCell ref="J237:M237"/>
+    <mergeCell ref="J238:M238"/>
+    <mergeCell ref="K68:M68"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="J222:M222"/>
+    <mergeCell ref="J224:M224"/>
+    <mergeCell ref="J225:M225"/>
+    <mergeCell ref="J206:M206"/>
+    <mergeCell ref="J209:M209"/>
+    <mergeCell ref="J210:M210"/>
+    <mergeCell ref="J211:M211"/>
+    <mergeCell ref="I68:J68"/>
+    <mergeCell ref="F182:I182"/>
+    <mergeCell ref="J182:K182"/>
+    <mergeCell ref="F183:I183"/>
+    <mergeCell ref="J183:K183"/>
     <mergeCell ref="J191:M191"/>
-    <mergeCell ref="J231:M231"/>
-[...62 lines deleted...]
-    <mergeCell ref="A232:E232"/>
+    <mergeCell ref="F194:I194"/>
+    <mergeCell ref="A109:G109"/>
+    <mergeCell ref="J109:M109"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" xr:uid="{F20A81AE-BB45-4BF5-8060-50A4C6A5E250}"/>
     <hyperlink ref="B16" r:id="rId2" xr:uid="{CBA6EDA1-E510-48F1-9D45-3476023E7655}"/>
     <hyperlink ref="B20" r:id="rId3" xr:uid="{2397AF5E-2B13-4468-9E61-9DB958D0E67A}"/>
-    <hyperlink ref="J247:M247" r:id="rId4" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Informe-Recomendaciones-Contraloria-2025.pdf" xr:uid="{C71272D6-5BB8-457B-A3E8-EE868D49CDD0}"/>
-[...88 lines deleted...]
-    <hyperlink ref="I137:K137" r:id="rId93" display="CONVOCATORIA" xr:uid="{7A211050-3E73-4178-8ECB-4ED298F5775D}"/>
+    <hyperlink ref="J246:M246" r:id="rId4" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Informe-Recomendaciones-Contraloria-2025.pdf" xr:uid="{C71272D6-5BB8-457B-A3E8-EE868D49CDD0}"/>
+    <hyperlink ref="J83" r:id="rId5" display="www.emseguridad-q.gob.ec/mtdocuments/CEDULA_GASTO_LIQUIDACION_2025.pdf" xr:uid="{B4BB78D4-98A8-4914-890D-42BE4AC84914}"/>
+    <hyperlink ref="J96" r:id="rId6" xr:uid="{EF13D678-F6AD-4BA0-99E1-95DB6E30CD4A}"/>
+    <hyperlink ref="J78" r:id="rId7" xr:uid="{7A518073-DF1C-43FE-ABB4-0C07C34AB4C3}"/>
+    <hyperlink ref="J190" r:id="rId8" xr:uid="{04C83E40-3CAD-491B-A522-857A6FCB02FB}"/>
+    <hyperlink ref="J191" r:id="rId9" xr:uid="{A1D563EF-AE23-4135-B088-CC66D1C025EF}"/>
+    <hyperlink ref="J226" r:id="rId10" xr:uid="{7AC594E8-B642-491F-ADF3-F4EB37104923}"/>
+    <hyperlink ref="K226" r:id="rId11" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{CCF2808D-2A70-4ED4-A27D-53DC9B794D0F}"/>
+    <hyperlink ref="L226" r:id="rId12" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{8FC053CB-9057-4897-9269-50400F505A2C}"/>
+    <hyperlink ref="M226" r:id="rId13" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{B31F0870-3E36-4D14-A122-12746BA2A287}"/>
+    <hyperlink ref="L175" r:id="rId14" display="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" xr:uid="{1E6B41A0-D2D6-4FA0-87F8-C9F82E4AFCE2}"/>
+    <hyperlink ref="L176" r:id="rId15" display="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" xr:uid="{48669ED3-1CAA-4B5A-A4F1-ED73E878BCF2}"/>
+    <hyperlink ref="L177" r:id="rId16" display="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" xr:uid="{DC24A6E2-A056-45B8-B51A-04BA428B3B6B}"/>
+    <hyperlink ref="L178" r:id="rId17" display="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" xr:uid="{0C6F6DA0-E8A5-4570-968A-372F8003AD0C}"/>
+    <hyperlink ref="L179" r:id="rId18" display="http://www.emseguridad-q.gob.ec/mtdocuments/Actas_Mesas_Trabajo.pdf" xr:uid="{9FFA68A7-03B9-4F1F-9029-238DFD1ACF1C}"/>
+    <hyperlink ref="J196" r:id="rId19" xr:uid="{BB8F517E-695A-4A74-B9D1-ED496653BC6D}"/>
+    <hyperlink ref="J197" r:id="rId20" xr:uid="{0081354B-03C0-46B1-B971-3070D6C145EC}"/>
+    <hyperlink ref="J198" r:id="rId21" xr:uid="{C19E302B-A83B-4ABD-88DC-403B88B75638}"/>
+    <hyperlink ref="J202" r:id="rId22" xr:uid="{A9ACA050-BD4F-4165-80F0-CF875E994EBE}"/>
+    <hyperlink ref="J203" r:id="rId23" xr:uid="{C5AD8935-7516-4188-A51B-B41EAE39C453}"/>
+    <hyperlink ref="J207" r:id="rId24" xr:uid="{9AE08D8F-3848-44C8-849C-A1B4CC4B6A80}"/>
+    <hyperlink ref="J211" r:id="rId25" xr:uid="{33E44AD4-AC71-40AE-8FE5-0EA8DED487BB}"/>
+    <hyperlink ref="J212" r:id="rId26" xr:uid="{F9FD2A6B-A5F8-423B-AC0E-B3FFA1DD62FE}"/>
+    <hyperlink ref="J218" r:id="rId27" xr:uid="{509E0AF7-6E65-421B-B2BA-557FD9225AD7}"/>
+    <hyperlink ref="J221" r:id="rId28" xr:uid="{A96598C5-7766-42C9-89C2-7D383B5CD5FD}"/>
+    <hyperlink ref="J225" r:id="rId29" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/015-EMS-AF-2025" xr:uid="{BB77F0C1-4F86-4425-8487-2A4C7D8CC8DF}"/>
+    <hyperlink ref="J227" r:id="rId30" xr:uid="{8326BF8D-4770-4D16-815A-49439517A46D}"/>
+    <hyperlink ref="J228" r:id="rId31" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/02/054-EMS-AF-2025" xr:uid="{035A2721-D588-44A1-85CF-3A604ACEB738}"/>
+    <hyperlink ref="J229" r:id="rId32" xr:uid="{9E543842-CF32-4B95-A5F5-2A5661610843}"/>
+    <hyperlink ref="J230" r:id="rId33" xr:uid="{6C273858-4298-4D3A-A260-1432ABDC904A}"/>
+    <hyperlink ref="J231" r:id="rId34" xr:uid="{C701ED16-A60D-4634-80D5-6A322D94F49A}"/>
+    <hyperlink ref="J232" r:id="rId35" xr:uid="{93EAD4E2-FF10-40C9-B6F3-AB7B47C4E564}"/>
+    <hyperlink ref="J233" r:id="rId36" xr:uid="{B736B24A-B7D6-468D-B7EB-4902ECE5F28F}"/>
+    <hyperlink ref="J234" r:id="rId37" xr:uid="{8250F19C-63C5-477D-83BD-FFADE4728841}"/>
+    <hyperlink ref="J235" r:id="rId38" xr:uid="{49F273A8-9E1E-4647-94B1-37937E6148BD}"/>
+    <hyperlink ref="J236" r:id="rId39" xr:uid="{8BA5A978-8009-4784-9F8F-F29F70645F4A}"/>
+    <hyperlink ref="J237" r:id="rId40" xr:uid="{6738195F-6E0B-4B1F-85EB-59E4271D4EC4}"/>
+    <hyperlink ref="K227" r:id="rId41" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{72E956F6-310D-4E83-81F0-D8EFA6227760}"/>
+    <hyperlink ref="K228" r:id="rId42" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{D923EA38-1105-48EF-9FA4-43F33612CBA4}"/>
+    <hyperlink ref="K229" r:id="rId43" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{D41DC74D-E64D-4E07-A1E6-A993729A85DF}"/>
+    <hyperlink ref="K230" r:id="rId44" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{6186D850-1418-4502-8D39-7013F6F9E0D6}"/>
+    <hyperlink ref="K231" r:id="rId45" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{3D1483CF-CD4B-4989-B396-5B4521D4D365}"/>
+    <hyperlink ref="K232" r:id="rId46" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{8C8B9FE6-17F3-4881-A9DB-3F08D14CA52A}"/>
+    <hyperlink ref="K233" r:id="rId47" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{AA061E23-6C52-456C-A8C4-4D03D0EC2CA3}"/>
+    <hyperlink ref="K234" r:id="rId48" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{8E7238BB-7D75-4B52-A20E-9AAB15E792BE}"/>
+    <hyperlink ref="K235" r:id="rId49" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{59122137-64D8-4E2D-9829-80E73D2A4F55}"/>
+    <hyperlink ref="K236" r:id="rId50" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{0FA32CDA-A4E7-4DCF-83BA-4CA4A1E0E91A}"/>
+    <hyperlink ref="K237" r:id="rId51" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{D7F5196C-4F47-4739-B346-E1D78B81FFA6}"/>
+    <hyperlink ref="L227" r:id="rId52" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{6CEBFB08-7019-4EC7-A108-BBD36E2E8F3D}"/>
+    <hyperlink ref="L228" r:id="rId53" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{A9888238-0FA0-456D-AC79-788574BD0B14}"/>
+    <hyperlink ref="L229" r:id="rId54" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{9C90D0F0-DB58-46E0-9760-5BDA1D3941B2}"/>
+    <hyperlink ref="L230" r:id="rId55" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{01166BB7-7D02-4238-BC28-F58AC9D21549}"/>
+    <hyperlink ref="L231" r:id="rId56" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{6E984FBA-A176-4CF1-8347-EEE78394AA4C}"/>
+    <hyperlink ref="L232" r:id="rId57" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{C5888086-E560-48ED-8C61-6C76F486AD0F}"/>
+    <hyperlink ref="L233" r:id="rId58" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{A59D0E61-B9D1-4B25-A368-20225B2899F2}"/>
+    <hyperlink ref="L234" r:id="rId59" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{046616B2-4FB4-4618-96C3-82A7DBCCDCED}"/>
+    <hyperlink ref="L235" r:id="rId60" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{7E49D37E-DA3E-4F56-A3FD-5EE9F8DE4F74}"/>
+    <hyperlink ref="L236" r:id="rId61" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{E329F256-8C8C-4614-90F5-E9892919FA70}"/>
+    <hyperlink ref="L237" r:id="rId62" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{9801BFA3-E4E9-45FC-BB97-5167B5946229}"/>
+    <hyperlink ref="M227" r:id="rId63" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{4B947D2E-5D3A-4D09-9795-5145A9B3CE1C}"/>
+    <hyperlink ref="M228" r:id="rId64" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{3D493C68-F8C0-476F-BED1-CF935AE2389F}"/>
+    <hyperlink ref="M229" r:id="rId65" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{BADB8EE1-28A1-4690-ABE2-DE367E2C34BC}"/>
+    <hyperlink ref="M230" r:id="rId66" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{C34FC722-8B82-42A7-914F-615258C38777}"/>
+    <hyperlink ref="M231" r:id="rId67" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{F23B2F02-86FE-47ED-A683-33DD7137A431}"/>
+    <hyperlink ref="M232" r:id="rId68" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{86EF7466-A9B7-4B0F-B9E1-FED07A5F535D}"/>
+    <hyperlink ref="M233" r:id="rId69" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{4FA555A1-8769-4F55-8FE8-FA9DBBC8D81A}"/>
+    <hyperlink ref="M234" r:id="rId70" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{4904DA5F-D350-40A2-91CC-EA233DFDC047}"/>
+    <hyperlink ref="M235" r:id="rId71" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{7AABA742-C335-4832-94E3-AB7C385F079F}"/>
+    <hyperlink ref="M236" r:id="rId72" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{B9C7D467-7F9B-4753-A779-7E59D92FFE78}"/>
+    <hyperlink ref="M237" r:id="rId73" display="https://mdmqdireccioninformatica-my.sharepoint.com/:b:/r/personal/sistema_miciudad_quito_gob_ec/Documents/RC%202025/30%20ENAJENACI%C3%93N,%20DONACIONES%20Y%20EXPROPIACIONES%20DE%20BIENES/SECTOR%20SEGURIDAD%20CIUDADANA%20Y%20GESTI%C3%93N%20DE%20RIESGOS/EPM%20de%20Log%C3%ADstica%20para%20la%20Seguridad%20y%20la%20Convivencia%20Ciudadana/2%20ACTA%20028%20DIGITAL%20TRANSFERENCIA%20A%20PERPETUIDAD%202025%20MINISTERIO%20DEL%20INTERIOR%20%E2%80%93%20POLICIA%20NACIONAL%20(40%20UPC%E2%80%99S).pdf?csf=1&amp;web=1&amp;e=IPeaZT" xr:uid="{30A9DEDD-8CC4-48D7-ACC0-A06FF1D9DFD7}"/>
+    <hyperlink ref="J238" r:id="rId74" xr:uid="{568B9942-321C-4D55-B062-EE1C71D4F05B}"/>
+    <hyperlink ref="J247:M247" r:id="rId75" display=" https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Informe-Recomendaciones Contraloria -2025" xr:uid="{C49B338A-1835-4F06-8188-0B915AF82659}"/>
+    <hyperlink ref="J225:M225" r:id="rId76" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/015-EMS-AF-2025.pdf" xr:uid="{7630C1BA-C142-49E1-B931-118AD861CF99}"/>
+    <hyperlink ref="J226:M226" r:id="rId77" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/021-EMS-AF-2025" xr:uid="{755B899D-D121-45EB-A1ED-61D5DDA804AD}"/>
+    <hyperlink ref="J227:M227" r:id="rId78" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/044-EMS-AF-2025" xr:uid="{6B795E92-1CA9-4D3A-B6E4-5C7471FD4C69}"/>
+    <hyperlink ref="J228:M228" r:id="rId79" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/054-EMS-AF-2025.pdf" xr:uid="{70725816-7170-4B55-942E-CC008A713917}"/>
+    <hyperlink ref="J229:M229" r:id="rId80" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta 017-EMS-AF-2025" xr:uid="{67CCC302-CE9E-453C-AA32-2E7A0420C86D}"/>
+    <hyperlink ref="J230:M230" r:id="rId81" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta 028-EMS-AF-2025" xr:uid="{D2ABD7B1-582D-4EB0-8A24-C29168AF2172}"/>
+    <hyperlink ref="J231:M231" r:id="rId82" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta 050-EMS-AF-2025" xr:uid="{49ABD242-1DC0-49E2-85B4-3CD59302909F}"/>
+    <hyperlink ref="J232:M232" r:id="rId83" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA ENTREGA RECEPCIÓN_SGSGR" xr:uid="{136B791E-4686-4A6C-ACFF-BBC70FE380C5}"/>
+    <hyperlink ref="J233:M233" r:id="rId84" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta No. 032-EMS-AF-2025" xr:uid="{9D4B2C50-7CFF-4B30-B561-1275604CFD92}"/>
+    <hyperlink ref="J234:M234" r:id="rId85" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/acta SGSGR-2025" xr:uid="{A7BF71DE-D30D-4D27-BD47-C8943C3AAF34}"/>
+    <hyperlink ref="J235:M235" r:id="rId86" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/Acta Transferencia Teatro de Operaciones" xr:uid="{898D1E5B-E389-41DB-8A22-1DC7F0D9EFC5}"/>
+    <hyperlink ref="J236:M236" r:id="rId87" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-DIR-GENERAL-INVEST" xr:uid="{5E1A11D4-F6B7-4861-9D86-6CC54105D8BA}"/>
+    <hyperlink ref="J237:M237" r:id="rId88" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/04/ACTA-EQUIPOS BODY CAM" xr:uid="{FC6BE006-D43F-45CF-996D-572100D104C2}"/>
+    <hyperlink ref="I141:K141" r:id="rId89" display="Oficio Nro.-EMS-GG-2026-0471-O" xr:uid="{1C8FF919-73F2-4530-B950-5C2F1C00A84B}"/>
+    <hyperlink ref="I138:K138" r:id="rId90" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Acta-Elaboracion-informe.pdf" xr:uid="{5A499570-2E67-447D-BF5C-341DA38BD3FA}"/>
+    <hyperlink ref="I139:K139" r:id="rId91" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Eaboracion-informe-formulario prelim.pdf" xr:uid="{74DC31A8-D264-4849-AF46-CCE443D94681}"/>
+    <hyperlink ref="I137:K137" r:id="rId92" display="CONVOCATORIA" xr:uid="{7A211050-3E73-4178-8ECB-4ED298F5775D}"/>
+    <hyperlink ref="I146:K146" r:id="rId93" display="Entrega-Invitación" xr:uid="{579FC42A-0495-4DC3-AB6E-DDEB75D52DF0}"/>
     <hyperlink ref="I131:K131" r:id="rId94" display="LISTADO DE TEMAS" xr:uid="{F1782F5D-1519-4983-8078-F40C44B4746E}"/>
     <hyperlink ref="I132:K132" r:id="rId95" display="CONFORMACIÓN EQUIPO MIXTO" xr:uid="{450D81A3-4E54-4F18-BD2A-EEA86A0EBE57}"/>
     <hyperlink ref="I133:K133" r:id="rId96" display="ACTA DE REUNION" xr:uid="{4E960672-493C-4592-AB5C-8961BF7B5BD8}"/>
     <hyperlink ref="I140:K140" r:id="rId97" display="APROBACIÓN" xr:uid="{836CA794-AAFA-4F41-943D-860286DDEE9B}"/>
+    <hyperlink ref="I148:K148" r:id="rId98" display="Agenda para deliberación " xr:uid="{E1EA6CE6-3D9E-414A-8C55-4E94CE39BBC2}"/>
+    <hyperlink ref="I145:K145" r:id="rId99" display="Difuson-Informe" xr:uid="{2AB5F1D6-5799-46A5-BC30-D362C9663D0D}"/>
+    <hyperlink ref="I152:K152" r:id="rId100" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Mesas-Tematicas.pdf" xr:uid="{AF0DEFB2-C4FF-4E7D-BF41-6D21215E3241}"/>
+    <hyperlink ref="I153:K153" r:id="rId101" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Mesas-Tematicas.pdf" xr:uid="{33CC2293-71AE-4A45-8E50-86C4300AB1B0}"/>
+    <hyperlink ref="L175:M175" r:id="rId102" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Actas_Mesas_Trabajo.pdf" xr:uid="{9C056937-CCF7-4AC0-B2C0-2140E6C38AAE}"/>
+    <hyperlink ref="L176:M176" r:id="rId103" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Actas_Mesas_Trabajo.pdf" xr:uid="{976D6198-D168-4955-A90F-2650628E21C6}"/>
+    <hyperlink ref="L177:M177" r:id="rId104" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Actas_Mesas_Trabajo.pdf" xr:uid="{CBE16F37-F743-47CE-AFF4-ED4D6A1E9DEC}"/>
+    <hyperlink ref="L178:M178" r:id="rId105" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Actas_Mesas_Trabajo.pdf" xr:uid="{F0D9514B-BC8E-4210-A326-B6FC7A279B78}"/>
+    <hyperlink ref="L179:M179" r:id="rId106" display="https://emseguridad.quito.gob.ec/wp-content/uploads/2026/05/Actas_Mesas_Trabajo.pdf" xr:uid="{DD2AD0F9-43FD-4B6C-A4E3-1A26702B06DF}"/>
+    <hyperlink ref="I147:K147" r:id="rId107" display="TRANSISIÓN DE FACEBOOK LIVE" xr:uid="{CDCA6599-164B-4238-A99D-AA149D870B77}"/>
+    <hyperlink ref="I149:K149" r:id="rId108" display="video del informe de rendición de Cuentas" xr:uid="{73AB21E2-C386-40A0-8356-B4DA3C65F39F}"/>
+    <hyperlink ref="I150:K150" r:id="rId109" display="Video   de respuesta de las demandas ciudadanas" xr:uid="{94E68700-60FF-431B-92FE-C3AF664F4FEF}"/>
+    <hyperlink ref="I151:K151" r:id="rId110" display="video mesas temáticas" xr:uid="{C3DB03FD-131C-4DDA-BD76-76E73F9E32F3}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094499" right="0.23622047244094499" top="1.1330314960629919" bottom="0.74803149606299202" header="0.31496062992126" footer="0.31496062992126"/>
-  <pageSetup scale="83" orientation="landscape" r:id="rId98"/>
+  <pageSetup scale="83" orientation="landscape" r:id="rId111"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="95" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C1" s="308" t="s">
+      <c r="C1" s="314" t="s">
         <v>120</v>
       </c>
-      <c r="D1" s="308" t="s">
+      <c r="D1" s="314" t="s">
         <v>90</v>
       </c>
-      <c r="E1" s="308" t="s">
+      <c r="E1" s="314" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
-      <c r="C2" s="308"/>
-[...1 lines deleted...]
-      <c r="E2" s="308"/>
+      <c r="C2" s="314"/>
+      <c r="D2" s="314"/>
+      <c r="E2" s="314"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="C3" s="308"/>
-[...1 lines deleted...]
-      <c r="E3" s="308"/>
+      <c r="C3" s="314"/>
+      <c r="D3" s="314"/>
+      <c r="E3" s="314"/>
     </row>
     <row r="4" spans="1:5" ht="98">
       <c r="A4" s="3" t="s">
         <v>202</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>203</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>204</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>205</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="266">
       <c r="B5" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>208</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>209</v>
       </c>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5" ht="196">
       <c r="A6" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>212</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="84">
       <c r="A7" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="C7" s="309" t="s">
+      <c r="C7" s="315" t="s">
         <v>214</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="140">
       <c r="A8" s="6" t="s">
         <v>216</v>
       </c>
-      <c r="C8" s="309"/>
+      <c r="C8" s="315"/>
       <c r="D8" s="4" t="s">
         <v>217</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C1:C3"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D1:D3"/>
     <mergeCell ref="E1:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>